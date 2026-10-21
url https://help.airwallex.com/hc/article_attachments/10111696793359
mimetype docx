--- v0 (2025-10-14)
+++ v1 (2026-10-21)
@@ -27,84 +27,106 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10768" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10768"/>
       </w:tblGrid>
       <w:tr w:rsidR="00470B92" w:rsidRPr="006120F4" w14:paraId="3324A9B3" w14:textId="77777777" w:rsidTr="00585840">
         <w:trPr>
           <w:trHeight w:val="1762"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10768" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1908D478" w14:textId="14BA5B65" w:rsidR="00470B92" w:rsidRPr="006120F4" w:rsidRDefault="00470B92">
+          <w:p w14:paraId="1908D478" w14:textId="0392B5EB" w:rsidR="00470B92" w:rsidRPr="006120F4" w:rsidRDefault="00470B92">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006120F4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Context</w:t>
             </w:r>
             <w:r w:rsidRPr="006120F4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">: This document is a Request for Information understand the Company Shareholding/Ownership Structure and identify the Ultimate Beneficial Owners (UBO) of the </w:t>
+              <w:t>: This document is a Request for Information</w:t>
+            </w:r>
+            <w:r w:rsidR="008B57C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006120F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> understand the Company Shareholding/Ownership Structure and identify the Ultimate Beneficial Owners (UBO) of the </w:t>
             </w:r>
             <w:r w:rsidR="00730CDE" w:rsidRPr="006120F4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Applicant</w:t>
             </w:r>
             <w:r w:rsidR="00B04F6E" w:rsidRPr="006120F4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> business</w:t>
             </w:r>
             <w:r w:rsidR="00730CDE" w:rsidRPr="006120F4">
               <w:rPr>
@@ -213,76 +235,98 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Section C – UBO Declaration [ONLY if </w:t>
             </w:r>
             <w:r w:rsidR="009A6121">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>one or more UBOs identified in Section B]</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6738850C" w14:textId="77777777" w:rsidR="00E11A80" w:rsidRPr="00AF3760" w:rsidRDefault="00470B92" w:rsidP="00E11A80">
+          <w:p w14:paraId="6738850C" w14:textId="647FA54D" w:rsidR="00E11A80" w:rsidRPr="00AF3760" w:rsidRDefault="00470B92" w:rsidP="00E11A80">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006120F4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Section C – Nominated Senior Managing Official (SMO) [</w:t>
+              <w:t xml:space="preserve">Section </w:t>
+            </w:r>
+            <w:r w:rsidR="002F551E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006120F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Nominated Senior Managing Official (SMO) [</w:t>
             </w:r>
             <w:r w:rsidR="00730CDE" w:rsidRPr="006120F4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ONLY </w:t>
             </w:r>
             <w:r w:rsidRPr="006120F4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>If no UBO identified in Section B]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75B63D89" w14:textId="77777777" w:rsidR="00E11A80" w:rsidRPr="00E11A80" w:rsidRDefault="00E11A80" w:rsidP="00E11A80">
@@ -331,95 +375,95 @@
               <w:t xml:space="preserve">completed only by a </w:t>
             </w:r>
             <w:r w:rsidR="00AF3760" w:rsidRPr="00AF3760">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>UBO or Senior Managing official of the applicant company</w:t>
             </w:r>
             <w:r w:rsidR="00AF3760">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E47447A" w14:textId="77777777" w:rsidR="00AF3760" w:rsidRDefault="00AF3760" w:rsidP="00E11A80">
+          <w:p w14:paraId="7E47447A" w14:textId="0FF55650" w:rsidR="00AF3760" w:rsidRDefault="00AF3760" w:rsidP="00E11A80">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3760">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>A Senior Managing Official is a person with the ability to make or participate in making decisions that affect the whole, or a substantial part of the business, and the capacity to significantly affect the financial standing of the business</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. Examples of </w:t>
             </w:r>
             <w:r w:rsidR="00F24065">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>acceptable SMOs include Directors, C-suite Executives, or and other members of senior management.</w:t>
+              <w:t>acceptable SMOs include Directors, C-suite Executives, or other members of senior management.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09B9ACBE" w14:textId="4B855604" w:rsidR="00F24065" w:rsidRPr="00AF3760" w:rsidRDefault="00F24065" w:rsidP="00E11A80">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00470B92" w:rsidRPr="006120F4" w14:paraId="76B6A4A8" w14:textId="77777777" w:rsidTr="00585840">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10768" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D1D1D1" w:themeFill="background2" w:themeFillShade="E6"/>
           </w:tcPr>
           <w:p w14:paraId="128AED19" w14:textId="75CD3066" w:rsidR="00470B92" w:rsidRPr="006120F4" w:rsidRDefault="00470B92">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
@@ -444,130 +488,106 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="00730CDE" w:rsidRPr="006120F4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Shareholding Structure</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00470B92" w:rsidRPr="006120F4" w14:paraId="0B43AE0E" w14:textId="77777777" w:rsidTr="00585840">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10768" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="14DFB2F2" w14:textId="23FC301A" w:rsidR="00470B92" w:rsidRPr="002100BD" w:rsidRDefault="00730CDE">
+          <w:p w14:paraId="14DFB2F2" w14:textId="5DC364EB" w:rsidR="00470B92" w:rsidRPr="002100BD" w:rsidRDefault="00C055BA" w:rsidP="00C055BA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006120F4">
-[...69 lines deleted...]
-              <w:t>information:</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please complete </w:t>
+            </w:r>
+            <w:r w:rsidR="003834B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of the following options to provide information about your company ownership structure, ensuring that the following information is </w:t>
+            </w:r>
+            <w:r w:rsidR="00AE3648">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>covered</w:t>
+            </w:r>
+            <w:r w:rsidR="00730CDE" w:rsidRPr="002100BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C8F4B6C" w14:textId="339CBE49" w:rsidR="00730CDE" w:rsidRPr="002100BD" w:rsidRDefault="0094103D" w:rsidP="00730CDE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002100BD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">A full </w:t>
             </w:r>
@@ -730,51 +750,51 @@
           </w:p>
           <w:p w14:paraId="321F4026" w14:textId="0220E08C" w:rsidR="00B04F6E" w:rsidRPr="002100BD" w:rsidRDefault="00B04F6E" w:rsidP="00B04F6E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002100BD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Full Name</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08BB5B03" w14:textId="1B09D8A7" w:rsidR="00B04F6E" w:rsidRPr="002100BD" w:rsidRDefault="00B04F6E" w:rsidP="00B04F6E">
+          <w:p w14:paraId="18478F35" w14:textId="77777777" w:rsidR="003834B2" w:rsidRDefault="00B04F6E" w:rsidP="003834B2">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002100BD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Shareholding % of direct </w:t>
             </w:r>
             <w:r w:rsidR="00DB07F9" w:rsidRPr="002100BD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -787,476 +807,938 @@
             <w:r w:rsidRPr="002100BD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, and </w:t>
             </w:r>
             <w:r w:rsidR="0053605A" w:rsidRPr="002100BD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">indirect </w:t>
             </w:r>
             <w:r w:rsidRPr="002100BD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shareholding % of ultimate parent (applicant business) </w:t>
+              <w:t>Shareholding % of ultimate parent (applicant business</w:t>
+            </w:r>
+            <w:r w:rsidR="003834B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6918FE6C" w14:textId="6082C91B" w:rsidR="002100BD" w:rsidRDefault="00B04F6E" w:rsidP="00B04F6E">
+          <w:p w14:paraId="08BB5B03" w14:textId="05F161F4" w:rsidR="00B04F6E" w:rsidRPr="003834B2" w:rsidRDefault="00B04F6E" w:rsidP="003834B2">
             <w:pPr>
-              <w:ind w:left="360"/>
-[...3 lines deleted...]
-                <w:iCs/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002100BD">
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Illustrative example below: </w:t>
+            <w:r w:rsidRPr="003834B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CC520D4" w14:textId="77777777" w:rsidR="00A37ED2" w:rsidRDefault="00A37ED2" w:rsidP="00B04F6E">
+          <w:p w14:paraId="1303BC7E" w14:textId="6935FC9C" w:rsidR="00AE3648" w:rsidRDefault="00AE3648" w:rsidP="00AE3648">
             <w:pPr>
-              <w:ind w:left="360"/>
-[...3 lines deleted...]
-                <w:iCs/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OPTION 1: </w:t>
+            </w:r>
+            <w:r w:rsidR="00B16E1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fill shareholding details below </w:t>
+            </w:r>
+            <w:r w:rsidR="00B16E1A" w:rsidRPr="00273358">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>(refer to Appendix</w:t>
+            </w:r>
+            <w:r w:rsidR="00273358">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for an example</w:t>
+            </w:r>
+            <w:r w:rsidR="00B16E1A" w:rsidRPr="00273358">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="003834B2" w:rsidRPr="00273358">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="003834B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0095693F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>For any row where column 5 is at or above 25%</w:t>
+            </w:r>
+            <w:r w:rsidR="002F09E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (and not an individual)</w:t>
+            </w:r>
+            <w:r w:rsidR="0095693F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>, ensure that the entity’s underlying owners are provided</w:t>
+            </w:r>
+            <w:r w:rsidR="002F09E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>, unless the entity is publicly listed.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39993040" w14:textId="77777777" w:rsidR="0003658D" w:rsidRDefault="0003658D" w:rsidP="00AE3648">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1793BC60" w14:textId="77777777" w:rsidR="00A37ED2" w:rsidRDefault="00A37ED2" w:rsidP="00B04F6E">
-[...196 lines deleted...]
-            </w:r>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="2295"/>
+              <w:gridCol w:w="2126"/>
+              <w:gridCol w:w="1843"/>
+              <w:gridCol w:w="1828"/>
+              <w:gridCol w:w="1494"/>
+              <w:gridCol w:w="956"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00182F04" w14:paraId="4572D409" w14:textId="3CDCD0F6" w:rsidTr="008B57C8">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2295" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="04986B67" w14:textId="544291BA" w:rsidR="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
+                    </w:rPr>
+                    <w:t>1. Legal Name of Owner</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2126" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="665CEF16" w14:textId="505D7CFC" w:rsidR="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
+                    </w:rPr>
+                    <w:t>2. Entity/Legal Structure Type</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1843" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w14:paraId="164D0054" w14:textId="04B62825" w:rsidR="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">3. Country of Incorporation or </w:t>
+                  </w:r>
+                  <w:r w:rsidR="007B6A85">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
+                    </w:rPr>
+                    <w:t>Residence</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1828" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="ADADAD" w:themeFill="background2" w:themeFillShade="BF"/>
+                </w:tcPr>
+                <w:p w14:paraId="2312481F" w14:textId="749DCBDD" w:rsidR="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
+                    </w:rPr>
+                    <w:t>4. Name of Entity Owned</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1494" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="ADADAD" w:themeFill="background2" w:themeFillShade="BF"/>
+                </w:tcPr>
+                <w:p w14:paraId="0F658A2F" w14:textId="3960CDA3" w:rsidR="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
+                    </w:rPr>
+                    <w:t>5. % Ownership</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="956" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="7E494CD3" w14:textId="46B92C61" w:rsidR="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
+                    </w:rPr>
+                    <w:t>6. Publicly Listed?</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                  <w:sz w:val="24"/>
-                  <w:szCs w:val="24"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
-                <w:id w:val="691184665"/>
+                <w:id w:val="952443176"/>
+                <w15:repeatingSection/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
+                    </w:rPr>
+                    <w:id w:val="1840887686"/>
+                    <w:placeholder>
+                      <w:docPart w:val="08231B0D64DE48DA8BDC34F21C116A01"/>
+                    </w:placeholder>
+                    <w15:repeatingSectionItem/>
+                  </w:sdtPr>
+                  <w:sdtContent>
+                    <w:tr w:rsidR="0003658D" w14:paraId="44D01C93" w14:textId="77777777" w:rsidTr="00182F04">
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                            <w:lang w:val="en-GB"/>
+                          </w:rPr>
+                          <w:alias w:val="Legal Name of Owner"/>
+                          <w:tag w:val="Legal Name of Owner"/>
+                          <w:id w:val="21066994"/>
+                          <w:placeholder>
+                            <w:docPart w:val="85E63A4A257E4E65B80753CF07C1A0B5"/>
+                          </w:placeholder>
+                          <w:showingPlcHdr/>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:tc>
+                            <w:tcPr>
+                              <w:tcW w:w="2295" w:type="dxa"/>
+                            </w:tcPr>
+                            <w:p w14:paraId="3BE696AC" w14:textId="59B25650" w:rsidR="0003658D" w:rsidRDefault="0003658D" w:rsidP="009D0FD3">
+                              <w:pPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                  <w:lang w:val="en-GB"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rStyle w:val="PlaceholderText"/>
+                                </w:rPr>
+                                <w:t>Entity or Individual Name</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:tc>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                            <w:lang w:val="en-GB"/>
+                          </w:rPr>
+                          <w:alias w:val="Entity/Legal Structure Type"/>
+                          <w:tag w:val="Entity/Legal Structure Type"/>
+                          <w:id w:val="-957259907"/>
+                          <w:placeholder>
+                            <w:docPart w:val="8C7DF16C8A4E4956B83C48EDFF015B5F"/>
+                          </w:placeholder>
+                          <w:showingPlcHdr/>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:tc>
+                            <w:tcPr>
+                              <w:tcW w:w="2126" w:type="dxa"/>
+                            </w:tcPr>
+                            <w:p w14:paraId="182F09B9" w14:textId="77777777" w:rsidR="0003658D" w:rsidRDefault="0003658D" w:rsidP="009D0FD3">
+                              <w:pPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                  <w:lang w:val="en-GB"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rStyle w:val="PlaceholderText"/>
+                                </w:rPr>
+                                <w:t>Entity type of [1]</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:tc>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                            <w:lang w:val="en-GB"/>
+                          </w:rPr>
+                          <w:alias w:val="Country of Incorporation or Citizenship"/>
+                          <w:id w:val="-1715964196"/>
+                          <w:placeholder>
+                            <w:docPart w:val="BDE738F3E9804E68BFDBB58672D58BE9"/>
+                          </w:placeholder>
+                          <w:showingPlcHdr/>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:tc>
+                            <w:tcPr>
+                              <w:tcW w:w="1843" w:type="dxa"/>
+                            </w:tcPr>
+                            <w:p w14:paraId="5F94AB63" w14:textId="6B4432E6" w:rsidR="0003658D" w:rsidRDefault="0003658D" w:rsidP="009D0FD3">
+                              <w:pPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                  <w:lang w:val="en-GB"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rStyle w:val="PlaceholderText"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">Country of incorporation or </w:t>
+                              </w:r>
+                              <w:r w:rsidR="007B6A85">
+                                <w:rPr>
+                                  <w:rStyle w:val="PlaceholderText"/>
+                                </w:rPr>
+                                <w:t>residence</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rStyle w:val="PlaceholderText"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> of [1]</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:tc>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                            <w:lang w:val="en-GB"/>
+                          </w:rPr>
+                          <w:alias w:val="Name of Entity Owned"/>
+                          <w:tag w:val="Name of Entity Owned"/>
+                          <w:id w:val="523139396"/>
+                          <w:placeholder>
+                            <w:docPart w:val="F44F514419D147CCBB27209D27CF62BC"/>
+                          </w:placeholder>
+                          <w:showingPlcHdr/>
+                          <w:text/>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:tc>
+                            <w:tcPr>
+                              <w:tcW w:w="1828" w:type="dxa"/>
+                            </w:tcPr>
+                            <w:p w14:paraId="657FE31C" w14:textId="77777777" w:rsidR="0003658D" w:rsidRDefault="0003658D" w:rsidP="009D0FD3">
+                              <w:pPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                  <w:lang w:val="en-GB"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rStyle w:val="PlaceholderText"/>
+                                </w:rPr>
+                                <w:t>Entity directly owned by [1]</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:tc>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                            <w:lang w:val="en-GB"/>
+                          </w:rPr>
+                          <w:alias w:val="% Ownership"/>
+                          <w:tag w:val="% Ownership"/>
+                          <w:id w:val="1996838296"/>
+                          <w:placeholder>
+                            <w:docPart w:val="6FC8B312013343B8B6DCBA284440000D"/>
+                          </w:placeholder>
+                          <w:showingPlcHdr/>
+                          <w:text/>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:tc>
+                            <w:tcPr>
+                              <w:tcW w:w="1494" w:type="dxa"/>
+                            </w:tcPr>
+                            <w:p w14:paraId="76388375" w14:textId="77777777" w:rsidR="0003658D" w:rsidRDefault="0003658D" w:rsidP="009D0FD3">
+                              <w:pPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                  <w:lang w:val="en-GB"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rStyle w:val="PlaceholderText"/>
+                                </w:rPr>
+                                <w:t>The % of [4] held/owned by [1]</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:tc>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                            <w:lang w:val="en-GB"/>
+                          </w:rPr>
+                          <w:alias w:val="Check if [1] is Publicly Listed"/>
+                          <w:tag w:val="Check if [1] is Publicly Listed"/>
+                          <w:id w:val="121127632"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:tc>
+                            <w:tcPr>
+                              <w:tcW w:w="956" w:type="dxa"/>
+                            </w:tcPr>
+                            <w:p w14:paraId="71181AFC" w14:textId="4D5E423C" w:rsidR="0003658D" w:rsidRDefault="008B57C8" w:rsidP="009D0FD3">
+                              <w:pPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                  <w:lang w:val="en-GB"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                  <w:lang w:val="en-GB"/>
+                                </w:rPr>
+                                <w:t>☐</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:tc>
+                        </w:sdtContent>
+                      </w:sdt>
+                    </w:tr>
+                  </w:sdtContent>
+                </w:sdt>
+              </w:sdtContent>
+            </w:sdt>
+          </w:tbl>
+          <w:p w14:paraId="2170941B" w14:textId="6BD8FEB1" w:rsidR="005B42A1" w:rsidRDefault="003834B2" w:rsidP="00AE3648">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Click [+]</w:t>
+            </w:r>
+            <w:r w:rsidR="008B57C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on the right side of the table</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to add rows as necessary</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="197C4505" w14:textId="77777777" w:rsidR="00AE3648" w:rsidRDefault="00AE3648" w:rsidP="00AE3648">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E14C59D" w14:textId="77777777" w:rsidR="0003658D" w:rsidRDefault="0003658D" w:rsidP="00AE3648">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1604DFEC" w14:textId="3730D5DC" w:rsidR="00AE3648" w:rsidRPr="009B2693" w:rsidRDefault="00AE3648" w:rsidP="00AE3648">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>OPTION 2: Attach Shareholding Chart/Structure</w:t>
+            </w:r>
+            <w:r w:rsidR="009B2693">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009B2693">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>(refer to Appendix for an example structure)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73A77638" w14:textId="77777777" w:rsidR="00193613" w:rsidRDefault="00193613" w:rsidP="003834B2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C25A54F" w14:textId="572C4DBE" w:rsidR="003834B2" w:rsidRPr="003834B2" w:rsidRDefault="00000000" w:rsidP="003834B2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:id w:val="2132899638"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00712C99">
+                <w:r w:rsidR="003834B2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="004B2978">
-[...48 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="003834B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="002100BD">
-[...105 lines deleted...]
-              <w:t xml:space="preserve"> as addendum to this form.</w:t>
+            <w:r w:rsidR="003834B2" w:rsidRPr="009B2693">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternatively, </w:t>
+            </w:r>
+            <w:r w:rsidR="009B2693" w:rsidRPr="009B2693">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>if</w:t>
+            </w:r>
+            <w:r w:rsidR="003834B2" w:rsidRPr="009B2693">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> you already have a diagram or chart of your Company Shareholding structure which provides the information above, please tick this box and attach this shareholding structure directly</w:t>
+            </w:r>
+            <w:r w:rsidR="0003658D" w:rsidRPr="009B2693">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to the RFI request</w:t>
+            </w:r>
+            <w:r w:rsidR="008B57C8" w:rsidRPr="009B2693">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="36DF954B" w14:textId="77777777" w:rsidR="000E0371" w:rsidRDefault="000E0371"/>
     <w:p w14:paraId="583D505C" w14:textId="77777777" w:rsidR="000E0371" w:rsidRDefault="000E0371">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10772" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5386"/>
         <w:gridCol w:w="5386"/>
       </w:tblGrid>
       <w:tr w:rsidR="004B2978" w:rsidRPr="006120F4" w14:paraId="591F8EB2" w14:textId="77777777" w:rsidTr="007E3503">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
@@ -1351,108 +1833,132 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> identified UBOs </w:t>
             </w:r>
             <w:r w:rsidR="00045409">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">(if any) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>of the applicant company.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="789F925D" w14:textId="6F0311D4" w:rsidR="007E3503" w:rsidRPr="007E3503" w:rsidRDefault="004B2978">
+          <w:p w14:paraId="789F925D" w14:textId="6F0311D4" w:rsidR="007E3503" w:rsidRDefault="004B2978">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B1CDC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">A UBO is </w:t>
             </w:r>
             <w:r w:rsidRPr="009B1CDC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>any individual who holds in aggregate (directly or indirectly), 25% or more of the applicant Company</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="652A54FF" w14:textId="77777777" w:rsidR="007E3503" w:rsidRDefault="007E3503">
+          <w:p w14:paraId="23CBA7C6" w14:textId="77777777" w:rsidR="003834B2" w:rsidRDefault="003834B2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="652A54FF" w14:textId="2E5603AB" w:rsidR="007E3503" w:rsidRDefault="003834B2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Click [+] to add rows as necessary</w:t>
+            </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2295"/>
               <w:gridCol w:w="1276"/>
               <w:gridCol w:w="2268"/>
               <w:gridCol w:w="1843"/>
-              <w:gridCol w:w="1024"/>
+              <w:gridCol w:w="1020"/>
               <w:gridCol w:w="1840"/>
             </w:tblGrid>
             <w:tr w:rsidR="002C3D6E" w14:paraId="15E00BF2" w14:textId="19CB54B9" w:rsidTr="002C3D6E">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2295" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="6BE8783C" w14:textId="0C2D8D2E" w:rsidR="002C3D6E" w:rsidRPr="004B2978" w:rsidRDefault="002C3D6E">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
@@ -1590,198 +2096,186 @@
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>Country of Issuance</w:t>
                   </w:r>
                   <w:r w:rsidR="007E3503">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> for ID Provided</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1020" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="157DCAF6" w14:textId="603B9DC6" w:rsidR="002C3D6E" w:rsidRPr="00046CA8" w:rsidRDefault="002C3D6E">
+                <w:p w14:paraId="157DCAF6" w14:textId="154D0518" w:rsidR="002C3D6E" w:rsidRPr="00046CA8" w:rsidRDefault="002C3D6E">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>Confirm Cop</w:t>
                   </w:r>
                   <w:r w:rsidR="00045409">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>ies</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> of ID Provided</w:t>
                   </w:r>
-                  <w:r w:rsidR="00046CA8">
-[...10 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1840" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="287E0D02" w14:textId="360CDD47" w:rsidR="002C3D6E" w:rsidRPr="00046CA8" w:rsidRDefault="002C3D6E">
+                <w:p w14:paraId="287E0D02" w14:textId="2D943A25" w:rsidR="002C3D6E" w:rsidRPr="00046CA8" w:rsidRDefault="002C3D6E">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Confirm </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00E11A80">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>Liveness Completed</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> OR Certified ID Provided</w:t>
                   </w:r>
-                  <w:r w:rsidR="00046CA8">
+                  <w:r w:rsidR="00B23936">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
-                    <w:t>2</w:t>
+                    <w:t>1</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="003C115C" w14:paraId="4A584DA8" w14:textId="06C5CA5D" w:rsidTr="003C115C">
               <w:trPr>
                 <w:trHeight w:val="340"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2295" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="4F370ED1" w14:textId="21D91D1F" w:rsidR="003C115C" w:rsidRPr="003C115C" w:rsidRDefault="003C115C" w:rsidP="003C115C">
+                <w:p w14:paraId="4F370ED1" w14:textId="595FF436" w:rsidR="003C115C" w:rsidRPr="003C115C" w:rsidRDefault="003C115C" w:rsidP="003C115C">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="003C115C">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">1 </w:t>
+                    <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
                       <w:alias w:val="Full Name of UBO"/>
                       <w:tag w:val="Full Name of UBO"/>
                       <w:id w:val="247701301"/>
                       <w:placeholder>
                         <w:docPart w:val="DAE27649C97B4EF88CC6CCDC7B76E977"/>
                       </w:placeholder>
                       <w:showingPlcHdr/>
                       <w:text/>
                     </w:sdtPr>
                     <w:sdtContent>
                       <w:r w:rsidRPr="00F84952">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                           <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
                           <w:u w:val="single"/>
                         </w:rPr>
@@ -2066,1186 +2560,538 @@
                     </w:tcPr>
                     <w:p w14:paraId="6CF113F2" w14:textId="120D3D5C" w:rsidR="003C115C" w:rsidRPr="009B1CDC" w:rsidRDefault="00CE23A3" w:rsidP="003C115C">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
             </w:tr>
-            <w:tr w:rsidR="003C115C" w14:paraId="1B71748B" w14:textId="779713A9" w:rsidTr="003C115C">
-[...9 lines deleted...]
-                  <w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:id w:val="-1462570811"/>
+                <w15:repeatingSection/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:sdt>
+                  <w:sdtPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
-                  </w:pPr>
-                  <w:r w:rsidRPr="003C115C">
+                    <w:id w:val="253644231"/>
+                    <w:placeholder>
+                      <w:docPart w:val="DefaultPlaceholder_-1854013435"/>
+                    </w:placeholder>
+                    <w15:repeatingSectionItem/>
+                  </w:sdtPr>
+                  <w:sdtEndPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                      <w:lang w:val="en-GB"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>2</w:t>
-[...1035 lines deleted...]
-            </w:tr>
+                  </w:sdtEndPr>
+                  <w:sdtContent>
+                    <w:tr w:rsidR="003C115C" w14:paraId="171C9FD7" w14:textId="32122BDD" w:rsidTr="003C115C">
+                      <w:trPr>
+                        <w:trHeight w:val="340"/>
+                      </w:trPr>
+                      <w:tc>
+                        <w:tcPr>
+                          <w:tcW w:w="2295" w:type="dxa"/>
+                          <w:vAlign w:val="center"/>
+                        </w:tcPr>
+                        <w:p w14:paraId="0BF0E0BD" w14:textId="5402F1C2" w:rsidR="003C115C" w:rsidRPr="003C115C" w:rsidRDefault="003C115C" w:rsidP="003C115C">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                              <w:lang w:val="en-GB"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                              <w:lang w:val="en-GB"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:alias w:val="Full Name of UBO"/>
+                              <w:tag w:val="Full Name of UBO"/>
+                              <w:id w:val="-1930889039"/>
+                              <w:placeholder>
+                                <w:docPart w:val="1ABF2F27111F439AAF42FE0B71F56EF5"/>
+                              </w:placeholder>
+                              <w:showingPlcHdr/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00712C99" w:rsidRPr="00F84952">
+                                <w:rPr>
+                                  <w:rStyle w:val="PlaceholderText"/>
+                                  <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:t>[</w:t>
+                              </w:r>
+                              <w:r w:rsidR="00712C99">
+                                <w:rPr>
+                                  <w:rStyle w:val="PlaceholderText"/>
+                                  <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:t>UBO Full Name</w:t>
+                              </w:r>
+                              <w:r w:rsidR="00712C99" w:rsidRPr="00F84952">
+                                <w:rPr>
+                                  <w:rStyle w:val="PlaceholderText"/>
+                                  <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:t>]</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:tc>
+                      <w:tc>
+                        <w:tcPr>
+                          <w:tcW w:w="1276" w:type="dxa"/>
+                          <w:vAlign w:val="center"/>
+                        </w:tcPr>
+                        <w:p w14:paraId="07CBA107" w14:textId="212D73C1" w:rsidR="003C115C" w:rsidRPr="003C115C" w:rsidRDefault="00000000" w:rsidP="003C115C">
+                          <w:pPr>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                              <w:lang w:val="en-GB"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:alias w:val="Ownership % of Applicant"/>
+                              <w:tag w:val="Ownership % of Applicant"/>
+                              <w:id w:val="-1786103170"/>
+                              <w:placeholder>
+                                <w:docPart w:val="0076FA1BB4FD4507B6AE1427BE3A905D"/>
+                              </w:placeholder>
+                              <w:showingPlcHdr/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtContent>
+                              <w:r w:rsidR="003C115C" w:rsidRPr="00F84952">
+                                <w:rPr>
+                                  <w:rStyle w:val="PlaceholderText"/>
+                                  <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:t>[</w:t>
+                              </w:r>
+                              <w:r w:rsidR="003C115C">
+                                <w:rPr>
+                                  <w:rStyle w:val="PlaceholderText"/>
+                                  <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:t>%</w:t>
+                              </w:r>
+                              <w:r w:rsidR="003C115C" w:rsidRPr="00F84952">
+                                <w:rPr>
+                                  <w:rStyle w:val="PlaceholderText"/>
+                                  <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:t>]</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:tc>
+                      <w:tc>
+                        <w:tcPr>
+                          <w:tcW w:w="2268" w:type="dxa"/>
+                          <w:vAlign w:val="center"/>
+                        </w:tcPr>
+                        <w:p w14:paraId="32EA6311" w14:textId="049139B5" w:rsidR="003C115C" w:rsidRPr="003C115C" w:rsidRDefault="00000000" w:rsidP="003C115C">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                              <w:lang w:val="en-GB"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:alias w:val="ID Type"/>
+                              <w:id w:val="129836497"/>
+                              <w:placeholder>
+                                <w:docPart w:val="9DCC54DCDE2D46D39EC82BE3756307CE"/>
+                              </w:placeholder>
+                              <w:showingPlcHdr/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtContent>
+                              <w:r w:rsidR="003C115C" w:rsidRPr="00F84952">
+                                <w:rPr>
+                                  <w:rStyle w:val="PlaceholderText"/>
+                                  <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:t>[</w:t>
+                              </w:r>
+                              <w:r w:rsidR="003C115C">
+                                <w:rPr>
+                                  <w:rStyle w:val="PlaceholderText"/>
+                                  <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:t>ID Type</w:t>
+                              </w:r>
+                              <w:r w:rsidR="003C115C" w:rsidRPr="00F84952">
+                                <w:rPr>
+                                  <w:rStyle w:val="PlaceholderText"/>
+                                  <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:t>]</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:tc>
+                      <w:tc>
+                        <w:tcPr>
+                          <w:tcW w:w="1843" w:type="dxa"/>
+                          <w:vAlign w:val="center"/>
+                        </w:tcPr>
+                        <w:p w14:paraId="6AAD475C" w14:textId="72E52853" w:rsidR="003C115C" w:rsidRPr="003C115C" w:rsidRDefault="00000000" w:rsidP="003C115C">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                              <w:lang w:val="en-GB"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:alias w:val="ID Country of Issuance"/>
+                              <w:tag w:val="ID Country of Issuance"/>
+                              <w:id w:val="-31737198"/>
+                              <w:placeholder>
+                                <w:docPart w:val="EE9666BAF79B4A569DDC5B7CEE38C00B"/>
+                              </w:placeholder>
+                              <w:showingPlcHdr/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtContent>
+                              <w:r w:rsidR="003C115C" w:rsidRPr="00F84952">
+                                <w:rPr>
+                                  <w:rStyle w:val="PlaceholderText"/>
+                                  <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:t>[</w:t>
+                              </w:r>
+                              <w:r w:rsidR="003C115C">
+                                <w:rPr>
+                                  <w:rStyle w:val="PlaceholderText"/>
+                                  <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:t>Country</w:t>
+                              </w:r>
+                              <w:r w:rsidR="003C115C" w:rsidRPr="00F84952">
+                                <w:rPr>
+                                  <w:rStyle w:val="PlaceholderText"/>
+                                  <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:t>]</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:tc>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                            <w:lang w:val="en-GB"/>
+                          </w:rPr>
+                          <w:alias w:val="ID Provided confirmation"/>
+                          <w:tag w:val="Confirm that Copy of ID has been Provided"/>
+                          <w:id w:val="477191988"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:tc>
+                            <w:tcPr>
+                              <w:tcW w:w="1020" w:type="dxa"/>
+                              <w:vAlign w:val="center"/>
+                            </w:tcPr>
+                            <w:p w14:paraId="64E743B0" w14:textId="52D966F0" w:rsidR="003C115C" w:rsidRPr="009B1CDC" w:rsidRDefault="00CE23A3" w:rsidP="003C115C">
+                              <w:pPr>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:sz w:val="24"/>
+                                  <w:szCs w:val="24"/>
+                                  <w:lang w:val="en-GB"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                                  <w:sz w:val="24"/>
+                                  <w:szCs w:val="24"/>
+                                  <w:lang w:val="en-GB"/>
+                                </w:rPr>
+                                <w:t>☐</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:tc>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                            <w:lang w:val="en-GB"/>
+                          </w:rPr>
+                          <w:alias w:val="Liveness/Certified ID Confirmation"/>
+                          <w:id w:val="1869717368"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:tc>
+                            <w:tcPr>
+                              <w:tcW w:w="1840" w:type="dxa"/>
+                              <w:vAlign w:val="center"/>
+                            </w:tcPr>
+                            <w:p w14:paraId="7E2982E4" w14:textId="10755A7D" w:rsidR="003C115C" w:rsidRPr="009B1CDC" w:rsidRDefault="00CE23A3" w:rsidP="003C115C">
+                              <w:pPr>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:sz w:val="24"/>
+                                  <w:szCs w:val="24"/>
+                                  <w:lang w:val="en-GB"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                                  <w:sz w:val="24"/>
+                                  <w:szCs w:val="24"/>
+                                  <w:lang w:val="en-GB"/>
+                                </w:rPr>
+                                <w:t>☐</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:tc>
+                        </w:sdtContent>
+                      </w:sdt>
+                    </w:tr>
+                  </w:sdtContent>
+                </w:sdt>
+              </w:sdtContent>
+            </w:sdt>
           </w:tbl>
-          <w:p w14:paraId="4587F6EF" w14:textId="3181BA9A" w:rsidR="00E11A80" w:rsidRDefault="00E11A80">
+          <w:p w14:paraId="3F221374" w14:textId="77777777" w:rsidR="008B57C8" w:rsidRDefault="008B57C8" w:rsidP="008B57C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Click [+] on the right side of the table to add rows as necessary</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="595BA17C" w14:textId="77777777" w:rsidR="008B57C8" w:rsidRDefault="008B57C8" w:rsidP="008B57C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4587F6EF" w14:textId="39E78591" w:rsidR="00E11A80" w:rsidRDefault="00000000">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1745012773"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00E11A80">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">that </w:t>
+            <w:r w:rsidR="00E11A80">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> I confirm that </w:t>
             </w:r>
             <w:r w:rsidR="009A6121">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>all UBOs have been listed in the table above</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00E11A80">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E3503">
+            <w:r w:rsidR="00E11A80" w:rsidRPr="007E3503">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>PROCEED TO SECTION C</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="759A89BE" w14:textId="45354D37" w:rsidR="00E11A80" w:rsidRPr="00E11A80" w:rsidRDefault="00E11A80">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
@@ -3460,51 +3306,50 @@
             <w:r w:rsidRPr="00F24065">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Note that this section is only required if ONE OR MORE UBOs are identified in Section B Above</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E11A80" w:rsidRPr="006120F4" w14:paraId="2CF2B5A8" w14:textId="77777777" w:rsidTr="00F24065">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10772" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1509AB40" w14:textId="77777777" w:rsidR="00F24065" w:rsidRDefault="00F24065" w:rsidP="00F24065">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5F8339B5" w14:textId="458932BC" w:rsidR="00F24065" w:rsidRDefault="00F24065" w:rsidP="00F24065">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0AED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -3646,239 +3491,227 @@
                   </w:rPr>
                   <w:t>[Applicant Company Name]</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4079C0A5" w14:textId="77777777" w:rsidR="00F24065" w:rsidRDefault="00F24065" w:rsidP="00F24065">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6B600C5D" w14:textId="54853AB7" w:rsidR="00F24065" w:rsidRPr="00046CA8" w:rsidRDefault="00F24065" w:rsidP="00F24065">
+          <w:p w14:paraId="6B600C5D" w14:textId="36074473" w:rsidR="00F24065" w:rsidRPr="00046CA8" w:rsidRDefault="00000000" w:rsidP="00F24065">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1523549141"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00046CA8">
+                <w:r w:rsidR="00F24065" w:rsidRPr="00046CA8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00046CA8">
+            <w:r w:rsidR="00F24065" w:rsidRPr="00046CA8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> I confirm that </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00F24065">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ALL individuals</w:t>
             </w:r>
-            <w:r w:rsidRPr="00046CA8">
+            <w:r w:rsidR="00F24065" w:rsidRPr="00046CA8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> hold</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00F24065">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ing</w:t>
             </w:r>
-            <w:r w:rsidRPr="00046CA8">
+            <w:r w:rsidR="00F24065" w:rsidRPr="00046CA8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> 25% or more of the Applicant company</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00F24065">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> have been listed in Section B Above</w:t>
             </w:r>
+            <w:r w:rsidR="008B57C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="200CFCF7" w14:textId="1DAF7849" w:rsidR="00E11A80" w:rsidRPr="00F24065" w:rsidRDefault="00F24065" w:rsidP="009B1CDC">
+          <w:p w14:paraId="200CFCF7" w14:textId="1DAF7849" w:rsidR="00E11A80" w:rsidRPr="00F24065" w:rsidRDefault="00000000" w:rsidP="009B1CDC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-53082157"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00046CA8">
+                <w:r w:rsidR="00F24065" w:rsidRPr="00046CA8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00046CA8">
+            <w:r w:rsidR="00F24065" w:rsidRPr="00046CA8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> I </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC0380">
-[...26 lines deleted...]
-              <w:t>) to knowingly provide false or misleading information.</w:t>
+            <w:r w:rsidR="00F24065" w:rsidRPr="00DC0380">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>acknowledge that this certification is given in connection with the Anti-Money Laundering and Counter-Terrorism Financing Rules and that it is an offence under section 136 of the Anti-Money Laundering and Counter-Terrorism Financing Act 2006 (Cth) to knowingly provide false or misleading information.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="708EAF94" w14:textId="366541B7" w:rsidR="00F24065" w:rsidRPr="00E11A80" w:rsidRDefault="00F24065" w:rsidP="009B1CDC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F24065" w:rsidRPr="006120F4" w14:paraId="2F74C39D" w14:textId="77777777" w:rsidTr="00F24065">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="34AAAA27" w14:textId="4704F89B" w:rsidR="00F24065" w:rsidRDefault="00F24065" w:rsidP="00F24065">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F783F">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Signed:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -3994,51 +3827,50 @@
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:line w14:anchorId="46112F72" id="Straight Connector 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".1pt,560.5pt" to=".1pt,584.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCu+YRuugEAANwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfqf0Dcs/Zm2zSy1ptDovQS&#10;tVE/fgDBwxoJGAR07f33HfCuHbVRpFa5YBjmvXnzGG9vRmvYAULU6Fq+XtWcgZPYabdv+c8f9xfX&#10;nMUkXCcMOmj5ESK/2b1/tx18A5fYo+kgMCJxsRl8y/uUfFNVUfZgRVyhB0eXCoMViY5hX3VBDMRu&#10;TXVZ11fVgKHzASXESNG76ZLvCr9SINNXpSIkZlpO2lJZQ1mf8lrttqLZB+F7LU8yxH+osEI7KjpT&#10;3Ykk2K+g/6KyWgaMqNJKoq1QKS2h9EDdrOs/uvneCw+lFzIn+tmm+Ha08svh1j0GsmHwsYn+MeQu&#10;RhVs/pI+NhazjrNZMCYmp6Ck6Kb+tPlQfKwWnA8xfQa0LG9abrTLbYhGHB5iolqUek7JYePY0PKr&#10;zce6ZEU0urvXxuS7MglwawI7CHrDNK7zmxHBsyw6GUfBpYWyS0cDE/03UEx3JHo9FcjTtXAKKcGl&#10;M69xlJ1hihTMwJOy14Cn/AyFMnn/Ap4RpTK6NIOtdhhekr1Yoab8swNT39mCJ+yO5XGLNTRCxbnT&#10;uOcZfX4u8OWn3P0GAAD//wMAUEsDBBQABgAIAAAAIQDDiffX3AAAAAcBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwEETvSPyDtUhcEHUSIIIQp0KReuGARIMqjm68jSPidRS7Tfr3bE9wnJ3R7Jty&#10;vbhBnHAKvScF6SoBgdR601On4KvZ3D+DCFGT0YMnVHDGAOvq+qrUhfEzfeJpGzvBJRQKrcDGOBZS&#10;htai02HlRyT2Dn5yOrKcOmkmPXO5G2SWJLl0uif+YPWItcX2Z3t0Cr67u4fNrqFmruPHIbfLeff+&#10;VCt1e7O8vYKIuMS/MFzwGR0qZtr7I5kgBgUZ5/iaZilPYp/1/qLzl0eQVSn/81e/AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAK75hG66AQAA3AMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMOJ99fcAAAABwEAAA8AAAAAAAAAAAAAAAAAFAQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#10;" strokecolor="black [3213]" strokeweight=".5pt">
                       <v:stroke joinstyle="miter"/>
                       <w10:wrap anchorx="margin" anchory="page"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3E2513C8" w14:textId="7D0571AD" w:rsidR="00F24065" w:rsidRDefault="00F24065" w:rsidP="00F24065">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Date Signed:   </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
@@ -4059,72 +3891,70 @@
               <w:sdtContent>
                 <w:r w:rsidRPr="007E3503">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:u w:val="single"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> [Date Signed]</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F24065" w:rsidRPr="006120F4" w14:paraId="195DAD16" w14:textId="77777777" w:rsidTr="00F24065">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0338FC60" w14:textId="77777777" w:rsidR="00F24065" w:rsidRPr="005F783F" w:rsidRDefault="00F24065" w:rsidP="00F24065">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3C36B229" w14:textId="77777777" w:rsidR="00F24065" w:rsidRDefault="00F24065" w:rsidP="00F24065">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F24065" w:rsidRPr="006120F4" w14:paraId="0C30F253" w14:textId="77777777" w:rsidTr="005F783F">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10772" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
@@ -4262,586 +4092,556 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">I, </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:alias w:val="Senior Managing Official Name"/>
                 <w:tag w:val="Senior Managing Official Name"/>
                 <w:id w:val="1842803101"/>
                 <w:placeholder>
                   <w:docPart w:val="1DC2FF5337AB400DA94EFB7B7C10D24F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00F84952">
+                <w:r w:rsidRPr="0003658D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
-                    <w:u w:val="single"/>
                   </w:rPr>
                   <w:t>[Full First and Last Name]</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00BB0AED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, am </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB0AED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:alias w:val="Role Title"/>
                 <w:tag w:val="Role Title"/>
                 <w:id w:val="1108705222"/>
                 <w:placeholder>
                   <w:docPart w:val="936BA9078F704E15B39CCB00F77A5BA4"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00F84952">
+                <w:r w:rsidRPr="0003658D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
-                    <w:u w:val="single"/>
                   </w:rPr>
-                  <w:t>[</w:t>
-[...15 lines deleted...]
-                  <w:t>]</w:t>
+                  <w:t>[Role Title]</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00BB0AED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:alias w:val="Applicant Company Name"/>
                 <w:tag w:val="Applicant Company Name"/>
                 <w:id w:val="-865513328"/>
                 <w:placeholder>
                   <w:docPart w:val="BD2987749F6F40F6A71B0CF8FB3684A7"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00F84952">
+                <w:r w:rsidRPr="0003658D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
-                    <w:u w:val="single"/>
                   </w:rPr>
                   <w:t>[Applicant Company Name]</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. In my capacity as a Senior Managing Official: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17D3D881" w14:textId="77777777" w:rsidR="00F24065" w:rsidRDefault="00F24065" w:rsidP="00F24065">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7F3A076A" w14:textId="53663DE6" w:rsidR="00F24065" w:rsidRPr="00046CA8" w:rsidRDefault="00F24065" w:rsidP="00F24065">
+          <w:p w14:paraId="7F3A076A" w14:textId="53663DE6" w:rsidR="00F24065" w:rsidRPr="00046CA8" w:rsidRDefault="00000000" w:rsidP="00F24065">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1358621313"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00046CA8">
+                <w:r w:rsidR="00F24065" w:rsidRPr="00046CA8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00046CA8">
+            <w:r w:rsidR="00F24065" w:rsidRPr="00046CA8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> I confirm that there are no UBOs who hold 25% or more of the Applicant company</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00F24065">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60FFEA86" w14:textId="00D4DB02" w:rsidR="00F24065" w:rsidRPr="00046CA8" w:rsidRDefault="00F24065" w:rsidP="00F24065">
+          <w:p w14:paraId="60FFEA86" w14:textId="00D4DB02" w:rsidR="00F24065" w:rsidRPr="00046CA8" w:rsidRDefault="00000000" w:rsidP="00F24065">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1657405019"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00046CA8">
+                <w:r w:rsidR="00F24065" w:rsidRPr="00046CA8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00046CA8">
+            <w:r w:rsidR="00F24065" w:rsidRPr="00046CA8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> I confirm that I </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00046CA8">
+            <w:r w:rsidR="00F24065" w:rsidRPr="00046CA8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>have the ability to</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00046CA8">
+            <w:r w:rsidR="00F24065" w:rsidRPr="00046CA8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> make or participate in making decisions that affect the whole, or a substantial part of the business, and the capacity to significantly affect the financial standing of the business.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D7E61D5" w14:textId="38774A32" w:rsidR="00F24065" w:rsidRPr="00046CA8" w:rsidRDefault="00F24065" w:rsidP="00F24065">
+          <w:p w14:paraId="2D7E61D5" w14:textId="4FD9B516" w:rsidR="00F24065" w:rsidRPr="00046CA8" w:rsidRDefault="00000000" w:rsidP="00F24065">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1999766537"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00046CA8">
+                <w:r w:rsidR="00F24065" w:rsidRPr="00046CA8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00046CA8">
+            <w:r w:rsidR="00F24065" w:rsidRPr="00046CA8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> I understand that I will be considered to have full</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00F24065">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> sole</w:t>
             </w:r>
-            <w:r w:rsidRPr="00046CA8">
+            <w:r w:rsidR="00F24065" w:rsidRPr="00046CA8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> authority to represent </w:t>
             </w:r>
-            <w:r>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> dealings (including the capacity to authorise others in the business to act on behalf of the business).</w:t>
+            <w:r w:rsidR="00F24065">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>the company in its dealings (including the capacity to authorise others in the business to act on behalf of the business).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0464C1A6" w14:textId="68379C62" w:rsidR="00F24065" w:rsidRDefault="00F24065" w:rsidP="00F24065">
+          <w:p w14:paraId="0464C1A6" w14:textId="68379C62" w:rsidR="00F24065" w:rsidRDefault="00000000" w:rsidP="00F24065">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-489712437"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00046CA8">
+                <w:r w:rsidR="00F24065" w:rsidRPr="00046CA8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00046CA8">
+            <w:r w:rsidR="00F24065" w:rsidRPr="00046CA8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> I </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC0380">
+            <w:r w:rsidR="00F24065" w:rsidRPr="00DC0380">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>acknowledge that this certification is given in connection with the Anti-Money Laundering and Counter-Terrorism Financing Rules and that it is an offence under section 136 of the Anti-Money Laundering and Counter-Terrorism Financing Act 2006 (Cth) to knowingly provide false or misleading information.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24B6ADA4" w14:textId="1E6A8F52" w:rsidR="00F24065" w:rsidRPr="00253C5D" w:rsidRDefault="00F24065" w:rsidP="00F24065">
+          <w:p w14:paraId="24B6ADA4" w14:textId="1CC46945" w:rsidR="00F24065" w:rsidRPr="00253C5D" w:rsidRDefault="00000000" w:rsidP="00F24065">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="2060133417"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00F24065">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00046CA8">
+            <w:r w:rsidR="00F24065" w:rsidRPr="00046CA8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> I have </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00F24065">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>provided a</w:t>
             </w:r>
-            <w:r w:rsidRPr="00046CA8">
+            <w:r w:rsidR="00F24065" w:rsidRPr="00046CA8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00046CA8">
+            <w:r w:rsidR="00F24065" w:rsidRPr="00046CA8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>copy/copies of</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00F24065">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> my</w:t>
             </w:r>
-            <w:r w:rsidRPr="00046CA8">
+            <w:r w:rsidR="00F24065" w:rsidRPr="00046CA8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00F24065">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">government-issued photo </w:t>
             </w:r>
-            <w:r w:rsidRPr="00046CA8">
+            <w:r w:rsidR="00F24065" w:rsidRPr="00046CA8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ID</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00046CA8">
+            <w:r w:rsidR="00F24065" w:rsidRPr="00046CA8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> as required</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008B57C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00F24065">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>1,2</w:t>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="736DD5B0" w14:textId="2A52D463" w:rsidR="00F24065" w:rsidRPr="000E0371" w:rsidRDefault="00F24065" w:rsidP="00F24065">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4FFE8345" wp14:editId="621944C3">
                       <wp:simplePos x="0" y="0"/>
@@ -5100,54 +4900,53 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Date Signed:   </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:alias w:val="Select Date"/>
                 <w:tag w:val="Select Date"/>
                 <w:id w:val="1146636417"/>
                 <w:placeholder>
                   <w:docPart w:val="2BBB854F21F94878BE7454A31E878FEC"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="d/MM/yyyy"/>
                   <w:lid w:val="en-AU"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="007E3503">
+                <w:r w:rsidRPr="0003658D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
-                    <w:u w:val="single"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> [Date Signed]</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F24065" w:rsidRPr="006120F4" w14:paraId="67B64E5E" w14:textId="77777777" w:rsidTr="005F783F">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="2EB482A2" w14:textId="77777777" w:rsidR="00F24065" w:rsidRPr="004C0D66" w:rsidRDefault="00F24065" w:rsidP="00F24065">
             <w:pPr>
@@ -5165,158 +4964,73 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="5E045824" w14:textId="77777777" w:rsidR="00F24065" w:rsidRDefault="00F24065" w:rsidP="00F24065">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5AF0E057" w14:textId="77777777" w:rsidR="00C4252F" w:rsidRDefault="00C4252F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AFCE686" w14:textId="162A729F" w:rsidR="00DE1DF2" w:rsidRPr="006120F4" w:rsidRDefault="00EB0361" w:rsidP="00F24065">
+    <w:p w14:paraId="1AFCE686" w14:textId="23E35C67" w:rsidR="003834B2" w:rsidRDefault="00EB0361" w:rsidP="00F24065">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00046CA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
-      </w:r>
-[...87 lines deleted...]
-        <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk175934958"/>
       <w:bookmarkStart w:id="1" w:name="_Hlk175934914"/>
       <w:r w:rsidRPr="00046CA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Note </w:t>
       </w:r>
       <w:r w:rsidRPr="00F54534">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
@@ -5452,124 +5166,3534 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> by the ID holder</w:t>
       </w:r>
       <w:r w:rsidRPr="00046CA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (which can be accessed using</w:t>
       </w:r>
       <w:r w:rsidRPr="00046CA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00591CA0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve">the </w:t>
         </w:r>
         <w:r w:rsidRPr="00591CA0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>following</w:t>
         </w:r>
         <w:r w:rsidRPr="00591CA0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> link</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00046CA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
+    <w:p w14:paraId="645C9530" w14:textId="77777777" w:rsidR="003834B2" w:rsidRDefault="003834B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1953C642" w14:textId="77777777" w:rsidR="0003658D" w:rsidRDefault="0003658D" w:rsidP="00182F04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F4987A1" w14:textId="5728E202" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Appendix - Example</w:t>
+      </w:r>
+      <w:r w:rsidR="00273358">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00182F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of shareholding structure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1709BC34" w14:textId="77777777" w:rsidR="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="370D190F" w14:textId="693AFD06" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Please see below an example of ownership structure (with ownership &gt;=25%). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C8729B9" w14:textId="77777777" w:rsidR="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The applicant in this scenario is ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00182F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ABC Pty Ltd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00182F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AAB8CDD" w14:textId="77777777" w:rsidR="009B2693" w:rsidRDefault="009B2693" w:rsidP="00182F04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D13EE16" w14:textId="5CD2F853" w:rsidR="009B2693" w:rsidRPr="009B2693" w:rsidRDefault="009B2693" w:rsidP="00182F04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Shareholding Details Table (Option 1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38584672" w14:textId="77777777" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:left w:w="15" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:right w:w="15" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2485"/>
+        <w:gridCol w:w="1616"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="1222"/>
+        <w:gridCol w:w="1346"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00182F04" w:rsidRPr="00182F04" w14:paraId="1DB48F60" w14:textId="77777777" w:rsidTr="0003658D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2485" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D934BA5" w14:textId="2EEC6F29" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>1. Legal Name of Owner</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06C9D6AE" w14:textId="7822F8EF" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>2. Entity/Legal Structure Type</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="083D8D9B" w14:textId="1A8063FA" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Country of incorporation or </w:t>
+            </w:r>
+            <w:r w:rsidR="007B6A85">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>residence</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ADADAD" w:themeFill="background2" w:themeFillShade="BF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C6E3638" w14:textId="2AB94C1D" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>4. Name of Entity Owned</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ADADAD" w:themeFill="background2" w:themeFillShade="BF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B22E40C" w14:textId="36EE6424" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>5. % Ownership</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34939B2B" w14:textId="2E160715" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>6. Publicly Listed?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00182F04" w:rsidRPr="00182F04" w14:paraId="2FA1B45C" w14:textId="77777777" w:rsidTr="0003658D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2485" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32ED05AE" w14:textId="77777777" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182F04">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Finance Holding Pty Ltd</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49FFB9B4" w14:textId="77777777" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182F04">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Company</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="728411E5" w14:textId="477C7B9E" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182F04">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Australia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4FAF606C" w14:textId="482EEAEE" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182F04">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>ABC Pty Ltd</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1612EE2C" w14:textId="21E43C6E" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182F04">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>50%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6F47C6C7" w14:textId="312226DE" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="0003658D" w:rsidP="00182F04">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00182F04" w:rsidRPr="00182F04" w14:paraId="4191CBA3" w14:textId="77777777" w:rsidTr="0003658D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2485" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6990EED5" w14:textId="77777777" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182F04">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Asia Group Pte Ltd</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7827512B" w14:textId="77777777" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182F04">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Company</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1761DF20" w14:textId="0D9F447A" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182F04">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Singapore</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20B995E2" w14:textId="16ED725E" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182F04">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>ABC Pty Ltd</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB7CEFB" w14:textId="2F8ECB8B" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182F04">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>20%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="488C186C" w14:textId="0C5E5EC6" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="0003658D" w:rsidP="00182F04">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00182F04" w:rsidRPr="00182F04" w14:paraId="219C1F20" w14:textId="77777777" w:rsidTr="0003658D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2485" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="113E1558" w14:textId="77777777" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182F04">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Structure DC Limited</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15C57E61" w14:textId="77777777" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182F04">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Company</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="548E058F" w14:textId="3212BB43" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182F04">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>New Zealand</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6778333C" w14:textId="4D0E679A" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182F04">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>ABC Pty Ltd</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09528168" w14:textId="2C1565B6" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182F04">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>30%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3D3B28E1" w14:textId="1B668BDA" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="0003658D" w:rsidP="00182F04">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00182F04" w:rsidRPr="00182F04" w14:paraId="5B589A28" w14:textId="77777777" w:rsidTr="0003658D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2485" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D62CADD" w14:textId="77777777" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182F04">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>John Tran</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="520D81FC" w14:textId="77777777" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182F04">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Individual</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6B408A91" w14:textId="6457A785" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="007B6A85" w:rsidP="00182F04">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Australia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2610DDB4" w14:textId="4860E173" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182F04">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Finance Holding Pty Ltd</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70161423" w14:textId="2F51E8F9" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182F04">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1A0F6313" w14:textId="480FED55" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="0003658D" w:rsidP="00182F04">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00182F04" w:rsidRPr="00182F04" w14:paraId="0B7C135C" w14:textId="77777777" w:rsidTr="0003658D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2485" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="711ECA98" w14:textId="6249685D" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182F04">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture Fit </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Partners</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="454F0FCC" w14:textId="49044648" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Partnership</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="051DD237" w14:textId="7F937950" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182F04">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>New Zealand</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="641637EF" w14:textId="25358AE2" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182F04">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Structure DC Limited</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="436CAF41" w14:textId="23673ED7" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182F04">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>90%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3B8C2BE0" w14:textId="2610A621" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="0003658D" w:rsidP="00182F04">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00182F04" w:rsidRPr="00182F04" w14:paraId="423C659C" w14:textId="77777777" w:rsidTr="0003658D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2485" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31FF61E0" w14:textId="77777777" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182F04">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Sport Z Limited</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D5AA3B8" w14:textId="77777777" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182F04">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Company</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="09479F6A" w14:textId="57A1F99B" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182F04">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>New Zealand</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1BBB699F" w14:textId="1B5365DA" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182F04">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Structure DC Limited</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FCFB081" w14:textId="6D572559" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182F04">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>10%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5DB34A75" w14:textId="7AE99DA7" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="0003658D" w:rsidP="00182F04">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00182F04" w:rsidRPr="00182F04" w14:paraId="5528DA7B" w14:textId="77777777" w:rsidTr="0003658D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2485" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2212FC39" w14:textId="658CC63C" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182F04">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amber </w:t>
+            </w:r>
+            <w:r w:rsidR="0003658D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Smith</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D62D56C" w14:textId="77777777" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182F04">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Individual</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="63A26B58" w14:textId="77ADDB09" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="0003658D" w:rsidP="00182F04">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>New Zealand</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68FD0A60" w14:textId="553423A1" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182F04">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture Fit </w:t>
+            </w:r>
+            <w:r w:rsidR="002F551E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Partners</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E83E4EF" w14:textId="262570AD" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182F04">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>50%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="34F2796B" w14:textId="6F51FA83" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="0003658D" w:rsidP="00182F04">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00182F04" w:rsidRPr="00182F04" w14:paraId="4B21E770" w14:textId="77777777" w:rsidTr="0003658D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2485" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B528E02" w14:textId="77777777" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182F04">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Megan Liu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="491E96BA" w14:textId="77777777" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182F04">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Individual</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="358939A8" w14:textId="7F8B616B" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182F04">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Hong Kong</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C75C4EF" w14:textId="5ABBA06B" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182F04">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture Fit </w:t>
+            </w:r>
+            <w:r w:rsidR="002F551E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Partners</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D10FC08" w14:textId="5C80201B" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182F04">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>50%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0FA1BED0" w14:textId="370474B1" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="0003658D" w:rsidP="00182F04">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3124E5C4" w14:textId="1F5A9DF2" w:rsidR="009B2693" w:rsidRPr="009B2693" w:rsidRDefault="009B2693" w:rsidP="00182F04">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Shareholding Structure (option 2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="694357EE" w14:textId="365373BC" w:rsidR="009B2693" w:rsidRDefault="0045545B" w:rsidP="00182F04">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0045545B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A8BCE56" wp14:editId="4A60EC88">
+            <wp:extent cx="5175250" cy="4008422"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+            <wp:docPr id="1926705639" name="Picture 1" descr="The image illustrates a hierarchical structure of various company affiliations and shareholdings, including entities from Australia, New Zealand, and Singapore, with individuals like John Tran and Amber Smith as partners in different organizations.&#10;&#10;AI-generated content may be incorrect."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1926705639" name="Picture 1" descr="The image illustrates a hierarchical structure of various company affiliations and shareholdings, including entities from Australia, New Zealand, and Singapore, with individuals like John Tran and Amber Smith as partners in different organizations.&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5188766" cy="4018891"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C74B642" w14:textId="77777777" w:rsidR="009B2693" w:rsidRDefault="009B2693" w:rsidP="00182F04">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E8F9B56" w14:textId="77777777" w:rsidR="006A3AF1" w:rsidRDefault="006A3AF1" w:rsidP="006A3AF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59AE0C9A" w14:textId="77777777" w:rsidR="00FB5A52" w:rsidRDefault="00FB5A52" w:rsidP="006A3AF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BCF12B2" w14:textId="38276081" w:rsidR="006A3AF1" w:rsidRPr="00182F04" w:rsidRDefault="006A3AF1" w:rsidP="006A3AF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Appendix - Example</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00182F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of shareholding structure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20CAB6AF" w14:textId="77777777" w:rsidR="006A3AF1" w:rsidRDefault="006A3AF1" w:rsidP="006A3AF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E85C8BD" w14:textId="79587FF5" w:rsidR="006A3AF1" w:rsidRPr="006A3AF1" w:rsidRDefault="006A3AF1" w:rsidP="006A3AF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UBO Calculation methodology</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EB87E2A" w14:textId="550511B9" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Only John Tran is considered an Ultimate Beneficial Owner in this scenario</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0003658D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="0003658D" w:rsidRPr="0003658D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>therefore</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0003658D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be entered into Section B</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36CD003A" w14:textId="77777777" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>John Tran:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00182F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Owns 100% of Finance Holding Pty Ltd, which directly owns 50% of ABC Pty Ltd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="718E8B5B" w14:textId="77777777" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Calculation: 100% x 50% = 50% indirect ownership;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04851D8B" w14:textId="77777777" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Result: this individual </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00182F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>is an Ultimate Beneficial Owner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00182F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (&gt;=25%)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01CB1E2A" w14:textId="5E61019C" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Amber </w:t>
+      </w:r>
+      <w:r w:rsidR="008B57C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Smith</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00182F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00182F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Owns 50% of Culture Fit Limited, which owns 90% of Structure DC Limited, which in turn owns 30% of ABC Pty Ltd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6850DB5E" w14:textId="77777777" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Calculation: 50% x 90% x 30% = 13.5% indirect ownership;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00FC8224" w14:textId="77777777" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Result: this individual</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00182F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is not an Ultimate Beneficial Owner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00182F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (&lt;25%)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72195327" w14:textId="77777777" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Megan Liu:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00182F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Owns 50% of Culture Fit Limited, which owns 90% of Structure DC Limited, which in turn owns 30% of ABC Pty Ltd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5097E239" w14:textId="77777777" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Calculation: 50% x 90% x 30% = 13.5% indirect ownership;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DCE8F07" w14:textId="77777777" w:rsidR="00182F04" w:rsidRPr="00182F04" w:rsidRDefault="00182F04" w:rsidP="00182F04">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Result: this individual</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00182F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is not an Ultimate Beneficial Owner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00182F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (&lt;25%)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="434E0A06" w14:textId="77777777" w:rsidR="00DE1DF2" w:rsidRPr="006120F4" w:rsidRDefault="00DE1DF2" w:rsidP="00F24065">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:sectPr w:rsidR="00DE1DF2" w:rsidRPr="006120F4" w:rsidSect="00FB51D5">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1DFCEC45" w14:textId="77777777" w:rsidR="005D7A62" w:rsidRDefault="005D7A62" w:rsidP="0070664C">
+    <w:p w14:paraId="6D6D7549" w14:textId="77777777" w:rsidR="00EC7A0B" w:rsidRDefault="00EC7A0B" w:rsidP="0070664C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C4B7771" w14:textId="77777777" w:rsidR="005D7A62" w:rsidRDefault="005D7A62" w:rsidP="0070664C">
+    <w:p w14:paraId="057C1B94" w14:textId="77777777" w:rsidR="00EC7A0B" w:rsidRDefault="00EC7A0B" w:rsidP="0070664C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -5615,61 +8739,61 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="427C5405" w14:textId="77777777" w:rsidR="005D7A62" w:rsidRDefault="005D7A62" w:rsidP="0070664C">
+    <w:p w14:paraId="4C9AAE4C" w14:textId="77777777" w:rsidR="00EC7A0B" w:rsidRDefault="00EC7A0B" w:rsidP="0070664C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F00F59A" w14:textId="77777777" w:rsidR="005D7A62" w:rsidRDefault="005D7A62" w:rsidP="0070664C">
+    <w:p w14:paraId="37AEBFC2" w14:textId="77777777" w:rsidR="00EC7A0B" w:rsidRDefault="00EC7A0B" w:rsidP="0070664C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0B83E4F7" w14:textId="034B1758" w:rsidR="0070664C" w:rsidRPr="00523F77" w:rsidRDefault="00E7214E" w:rsidP="00523F77">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
@@ -5816,50 +8940,199 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D691E92"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="20EEB938"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D0E517D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F23A5872"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5928,51 +9201,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C527233"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A6FE09A6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6041,51 +9314,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5051746E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F5123528"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6155,192 +9428,228 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1613391492">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1277564817">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1720007210">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1537889682">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="443353725">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="0"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="F9osEGKADFkHetm3/env4BzcyMlqPJN4+gWHQrvb/Jy35fNVfj5vLTgLoXBaTnq3+SqzwmTMn5U6LN0JRir7Ug==" w:salt="w2ZEKDmc8She6UqthmfxBQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00470B92"/>
+    <w:rsid w:val="000248BB"/>
     <w:rsid w:val="00033647"/>
+    <w:rsid w:val="0003658D"/>
     <w:rsid w:val="00042F8E"/>
     <w:rsid w:val="00045409"/>
     <w:rsid w:val="00046CA8"/>
     <w:rsid w:val="000847B4"/>
     <w:rsid w:val="000A2298"/>
     <w:rsid w:val="000E0371"/>
     <w:rsid w:val="000F28BA"/>
     <w:rsid w:val="000F2A50"/>
     <w:rsid w:val="001160FA"/>
     <w:rsid w:val="00165A7E"/>
     <w:rsid w:val="00172655"/>
     <w:rsid w:val="00177EC0"/>
+    <w:rsid w:val="00182F04"/>
+    <w:rsid w:val="00193613"/>
     <w:rsid w:val="002100BD"/>
     <w:rsid w:val="002150DE"/>
+    <w:rsid w:val="0024654F"/>
     <w:rsid w:val="00251E38"/>
     <w:rsid w:val="00253C5D"/>
+    <w:rsid w:val="00273358"/>
     <w:rsid w:val="0027353A"/>
     <w:rsid w:val="002C3D6E"/>
+    <w:rsid w:val="002F09E0"/>
+    <w:rsid w:val="002F551E"/>
     <w:rsid w:val="0038084C"/>
+    <w:rsid w:val="003834B2"/>
+    <w:rsid w:val="00387D30"/>
     <w:rsid w:val="003B1BFD"/>
     <w:rsid w:val="003B207F"/>
     <w:rsid w:val="003B5C00"/>
     <w:rsid w:val="003C115C"/>
     <w:rsid w:val="003D41DE"/>
     <w:rsid w:val="003F6E60"/>
+    <w:rsid w:val="0045545B"/>
     <w:rsid w:val="00470B92"/>
+    <w:rsid w:val="00492819"/>
     <w:rsid w:val="004A4E99"/>
     <w:rsid w:val="004B2978"/>
     <w:rsid w:val="004C0D66"/>
+    <w:rsid w:val="004C5167"/>
     <w:rsid w:val="004E4BDA"/>
+    <w:rsid w:val="00501921"/>
     <w:rsid w:val="00523F77"/>
     <w:rsid w:val="0053605A"/>
+    <w:rsid w:val="005413F6"/>
     <w:rsid w:val="0054574E"/>
     <w:rsid w:val="00585840"/>
     <w:rsid w:val="00591CA0"/>
     <w:rsid w:val="00595888"/>
     <w:rsid w:val="005B2544"/>
+    <w:rsid w:val="005B42A1"/>
     <w:rsid w:val="005D7A62"/>
     <w:rsid w:val="005F2C95"/>
     <w:rsid w:val="005F783F"/>
     <w:rsid w:val="006120F4"/>
     <w:rsid w:val="00630E16"/>
     <w:rsid w:val="0063677D"/>
     <w:rsid w:val="006373FF"/>
+    <w:rsid w:val="00653549"/>
     <w:rsid w:val="00671417"/>
     <w:rsid w:val="006732BF"/>
+    <w:rsid w:val="006A3AF1"/>
     <w:rsid w:val="006E2458"/>
     <w:rsid w:val="00705889"/>
     <w:rsid w:val="0070664C"/>
     <w:rsid w:val="00712C99"/>
     <w:rsid w:val="00730CDE"/>
+    <w:rsid w:val="00751668"/>
     <w:rsid w:val="007623FB"/>
+    <w:rsid w:val="007B6A85"/>
     <w:rsid w:val="007E3503"/>
     <w:rsid w:val="007F13D4"/>
     <w:rsid w:val="00817286"/>
     <w:rsid w:val="00854032"/>
     <w:rsid w:val="008A5E23"/>
     <w:rsid w:val="008A6E10"/>
+    <w:rsid w:val="008B57C8"/>
     <w:rsid w:val="008E0698"/>
     <w:rsid w:val="0094103D"/>
+    <w:rsid w:val="0095693F"/>
     <w:rsid w:val="00957CAF"/>
     <w:rsid w:val="009845DE"/>
     <w:rsid w:val="009A6121"/>
     <w:rsid w:val="009B1CDC"/>
+    <w:rsid w:val="009B2693"/>
     <w:rsid w:val="009D4042"/>
     <w:rsid w:val="00A37ED2"/>
     <w:rsid w:val="00AC280D"/>
     <w:rsid w:val="00AC2D79"/>
+    <w:rsid w:val="00AE3648"/>
     <w:rsid w:val="00AF3760"/>
     <w:rsid w:val="00B004F8"/>
     <w:rsid w:val="00B04F6E"/>
     <w:rsid w:val="00B1264A"/>
+    <w:rsid w:val="00B16E1A"/>
+    <w:rsid w:val="00B23936"/>
+    <w:rsid w:val="00B41BB2"/>
     <w:rsid w:val="00B90B10"/>
     <w:rsid w:val="00BB0AED"/>
     <w:rsid w:val="00BD6C2B"/>
     <w:rsid w:val="00C021C2"/>
+    <w:rsid w:val="00C055BA"/>
     <w:rsid w:val="00C1331B"/>
     <w:rsid w:val="00C4252F"/>
     <w:rsid w:val="00C6095E"/>
+    <w:rsid w:val="00C9572F"/>
     <w:rsid w:val="00CE23A3"/>
+    <w:rsid w:val="00CF45E5"/>
+    <w:rsid w:val="00D75D34"/>
     <w:rsid w:val="00DB07F9"/>
     <w:rsid w:val="00DC0380"/>
     <w:rsid w:val="00DE1DF2"/>
     <w:rsid w:val="00E02935"/>
     <w:rsid w:val="00E11A80"/>
     <w:rsid w:val="00E302C8"/>
     <w:rsid w:val="00E50D33"/>
     <w:rsid w:val="00E56912"/>
     <w:rsid w:val="00E65C0D"/>
     <w:rsid w:val="00E7214E"/>
     <w:rsid w:val="00EB0361"/>
     <w:rsid w:val="00EC2D3A"/>
+    <w:rsid w:val="00EC7A0B"/>
     <w:rsid w:val="00EF24D4"/>
     <w:rsid w:val="00F24065"/>
     <w:rsid w:val="00F3691C"/>
     <w:rsid w:val="00F54534"/>
     <w:rsid w:val="00F646BB"/>
     <w:rsid w:val="00F84952"/>
     <w:rsid w:val="00FA7F91"/>
     <w:rsid w:val="00FB1D27"/>
     <w:rsid w:val="00FB51D5"/>
     <w:rsid w:val="00FB5884"/>
+    <w:rsid w:val="00FB5A52"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6A54931C"/>
@@ -6929,50 +10238,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00470B92"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -7688,1144 +10998,948 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1653368999">
           <w:marLeft w:val="2520"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eu.onfido.app/f/2a50e466-a8c3-4ee6-a788-056745da9056" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eu.onfido.app/f/2a50e466-a8c3-4ee6-a788-056745da9056" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DAE27649C97B4EF88CC6CCDC7B76E977"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A164B71A-EF5A-4102-BDF7-4CCDFD6C5B4E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00252E41" w:rsidRDefault="00317903" w:rsidP="00317903">
+        <w:p w:rsidR="00252E41" w:rsidRDefault="002F34BC" w:rsidP="002F34BC">
           <w:pPr>
-            <w:pStyle w:val="DAE27649C97B4EF88CC6CCDC7B76E9779"/>
+            <w:pStyle w:val="DAE27649C97B4EF88CC6CCDC7B76E977"/>
           </w:pPr>
           <w:r w:rsidRPr="00F84952">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>UBO Full Name</w:t>
           </w:r>
           <w:r w:rsidRPr="00F84952">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5998C11FBA9D4674B249363B5CCB61B3"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1ABF3EB9-269B-4466-901C-A404FAA920B6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00252E41" w:rsidRDefault="00317903" w:rsidP="00317903">
+        <w:p w:rsidR="00252E41" w:rsidRDefault="002F34BC" w:rsidP="002F34BC">
           <w:pPr>
-            <w:pStyle w:val="5998C11FBA9D4674B249363B5CCB61B39"/>
+            <w:pStyle w:val="5998C11FBA9D4674B249363B5CCB61B3"/>
           </w:pPr>
           <w:r w:rsidRPr="00F84952">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>%</w:t>
           </w:r>
           <w:r w:rsidRPr="00F84952">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1047A9DEBAB7473CB8979175159153CD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9644BF2C-4EE5-427F-BEC3-E30FB1E5F3B3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00252E41" w:rsidRDefault="00317903" w:rsidP="00317903">
+        <w:p w:rsidR="00252E41" w:rsidRDefault="002F34BC" w:rsidP="002F34BC">
           <w:pPr>
-            <w:pStyle w:val="1047A9DEBAB7473CB8979175159153CD9"/>
+            <w:pStyle w:val="1047A9DEBAB7473CB8979175159153CD"/>
           </w:pPr>
           <w:r w:rsidRPr="00F84952">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>ID Type</w:t>
           </w:r>
           <w:r w:rsidRPr="00F84952">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E2750BD760A84BEAAAAFF891E960B8A6"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7D46C800-0468-4197-8B2B-C19524F48483}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00252E41" w:rsidRDefault="00317903" w:rsidP="00317903">
+        <w:p w:rsidR="00252E41" w:rsidRDefault="002F34BC" w:rsidP="002F34BC">
           <w:pPr>
-            <w:pStyle w:val="E2750BD760A84BEAAAAFF891E960B8A69"/>
+            <w:pStyle w:val="E2750BD760A84BEAAAAFF891E960B8A6"/>
           </w:pPr>
           <w:r w:rsidRPr="00F84952">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>Country</w:t>
           </w:r>
           <w:r w:rsidRPr="00F84952">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="0568CCAC15D141F08094789AB6DBFCF8"/>
-[...186 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="0076FA1BB4FD4507B6AE1427BE3A905D"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FF82D81A-81EF-4B4F-9119-2DFFC5A6012C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00252E41" w:rsidRDefault="00317903" w:rsidP="00317903">
+        <w:p w:rsidR="00252E41" w:rsidRDefault="002F34BC" w:rsidP="002F34BC">
           <w:pPr>
-            <w:pStyle w:val="0076FA1BB4FD4507B6AE1427BE3A905D9"/>
+            <w:pStyle w:val="0076FA1BB4FD4507B6AE1427BE3A905D"/>
           </w:pPr>
           <w:r w:rsidRPr="00F84952">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>%</w:t>
           </w:r>
           <w:r w:rsidRPr="00F84952">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9DCC54DCDE2D46D39EC82BE3756307CE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FDA74273-D376-48E3-A6B3-E5703CFE715C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00252E41" w:rsidRDefault="00317903" w:rsidP="00317903">
+        <w:p w:rsidR="00252E41" w:rsidRDefault="002F34BC" w:rsidP="002F34BC">
           <w:pPr>
-            <w:pStyle w:val="9DCC54DCDE2D46D39EC82BE3756307CE9"/>
+            <w:pStyle w:val="9DCC54DCDE2D46D39EC82BE3756307CE"/>
           </w:pPr>
           <w:r w:rsidRPr="00F84952">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>ID Type</w:t>
           </w:r>
           <w:r w:rsidRPr="00F84952">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="B44C6BBEBCBD4CB7ABC810DA82558A3C"/>
+        <w:name w:val="EE9666BAF79B4A569DDC5B7CEE38C00B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{D8263660-789E-4BE7-A509-B2F6A23DAC3F}"/>
+        <w:guid w:val="{19B13A71-8FEE-426D-801E-8E358832B216}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00252E41" w:rsidRDefault="00317903" w:rsidP="00317903">
+        <w:p w:rsidR="00252E41" w:rsidRDefault="002F34BC" w:rsidP="002F34BC">
           <w:pPr>
-            <w:pStyle w:val="B44C6BBEBCBD4CB7ABC810DA82558A3C9"/>
+            <w:pStyle w:val="EE9666BAF79B4A569DDC5B7CEE38C00B"/>
           </w:pPr>
           <w:r w:rsidRPr="00F84952">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>Country</w:t>
           </w:r>
           <w:r w:rsidRPr="00F84952">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="001E736BCBCA43E9A167D83E5389567C"/>
-[...186 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="1ABF2F27111F439AAF42FE0B71F56EF5"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{ACFBBF07-A260-44A9-869F-2EF44B1B2C73}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00252E41" w:rsidRDefault="00317903" w:rsidP="00317903">
+        <w:p w:rsidR="00252E41" w:rsidRDefault="002F34BC" w:rsidP="002F34BC">
           <w:pPr>
-            <w:pStyle w:val="1ABF2F27111F439AAF42FE0B71F56EF59"/>
+            <w:pStyle w:val="1ABF2F27111F439AAF42FE0B71F56EF5"/>
           </w:pPr>
           <w:r w:rsidRPr="00F84952">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>UBO Full Name</w:t>
           </w:r>
           <w:r w:rsidRPr="00F84952">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1D9E866FD351427DB6F4F3BDDD59130F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{14B6C486-3325-45A7-8F73-A312455E689A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="008628BF" w:rsidP="008628BF">
+        <w:p w:rsidR="00D46FD2" w:rsidRDefault="002F34BC" w:rsidP="002F34BC">
           <w:pPr>
             <w:pStyle w:val="1D9E866FD351427DB6F4F3BDDD59130F"/>
           </w:pPr>
           <w:r w:rsidRPr="00F84952">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>[Full First and Last Name]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="ECA46FBD10A04B26BE21D2BCCC5668AF"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7ED81EE0-5267-40E3-A533-69609C9553CF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="008628BF" w:rsidP="008628BF">
+        <w:p w:rsidR="00D46FD2" w:rsidRDefault="002F34BC" w:rsidP="002F34BC">
           <w:pPr>
             <w:pStyle w:val="ECA46FBD10A04B26BE21D2BCCC5668AF"/>
           </w:pPr>
           <w:r w:rsidRPr="00F84952">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>Role Title</w:t>
           </w:r>
           <w:r w:rsidRPr="00F84952">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F69F4875BA844B49A093B7DBBEA275AB"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AC98D444-9647-4AD6-B076-39E6595E253A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="008628BF" w:rsidP="008628BF">
+        <w:p w:rsidR="00D46FD2" w:rsidRDefault="002F34BC" w:rsidP="002F34BC">
           <w:pPr>
             <w:pStyle w:val="F69F4875BA844B49A093B7DBBEA275AB"/>
           </w:pPr>
           <w:r w:rsidRPr="00F84952">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>[Applicant Company Name]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9CFE78D4C49540AEA41CA8575745CC2C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FAB019C3-EA7E-4FF1-B8A6-3D884A410B38}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="008628BF" w:rsidP="008628BF">
+        <w:p w:rsidR="00D46FD2" w:rsidRDefault="002F34BC" w:rsidP="002F34BC">
           <w:pPr>
             <w:pStyle w:val="9CFE78D4C49540AEA41CA8575745CC2C"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Initial/Name here to Electronically-Sign]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A8288736F05C4DAA9AC087B42648A986"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{746BABEF-53E8-424A-9F46-EC4DBFC78686}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="008628BF" w:rsidP="008628BF">
+        <w:p w:rsidR="00D46FD2" w:rsidRDefault="002F34BC" w:rsidP="002F34BC">
           <w:pPr>
             <w:pStyle w:val="A8288736F05C4DAA9AC087B42648A986"/>
           </w:pPr>
           <w:r w:rsidRPr="007E3503">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve"> [Date Signed]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1DC2FF5337AB400DA94EFB7B7C10D24F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DD4610EB-C3DF-43F1-9674-AB3C41918C55}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="008628BF" w:rsidP="008628BF">
+        <w:p w:rsidR="00D46FD2" w:rsidRDefault="002F34BC" w:rsidP="002F34BC">
           <w:pPr>
             <w:pStyle w:val="1DC2FF5337AB400DA94EFB7B7C10D24F"/>
           </w:pPr>
-          <w:r w:rsidRPr="00F84952">
+          <w:r w:rsidRPr="0003658D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
-              <w:u w:val="single"/>
             </w:rPr>
             <w:t>[Full First and Last Name]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="936BA9078F704E15B39CCB00F77A5BA4"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F6298BF6-80A1-477E-B582-187D6204935C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="008628BF" w:rsidP="008628BF">
+        <w:p w:rsidR="00D46FD2" w:rsidRDefault="002F34BC" w:rsidP="002F34BC">
           <w:pPr>
             <w:pStyle w:val="936BA9078F704E15B39CCB00F77A5BA4"/>
           </w:pPr>
-          <w:r w:rsidRPr="00F84952">
+          <w:r w:rsidRPr="0003658D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
-              <w:u w:val="single"/>
             </w:rPr>
-            <w:t>[</w:t>
-[...15 lines deleted...]
-            <w:t>]</w:t>
+            <w:t>[Role Title]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="BD2987749F6F40F6A71B0CF8FB3684A7"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{00D07B30-BE6C-49A2-A72C-3EDC91374275}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="008628BF" w:rsidP="008628BF">
+        <w:p w:rsidR="00D46FD2" w:rsidRDefault="002F34BC" w:rsidP="002F34BC">
           <w:pPr>
             <w:pStyle w:val="BD2987749F6F40F6A71B0CF8FB3684A7"/>
           </w:pPr>
-          <w:r w:rsidRPr="00F84952">
+          <w:r w:rsidRPr="0003658D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
-              <w:u w:val="single"/>
             </w:rPr>
             <w:t>[Applicant Company Name]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="228E7A83C2774F618841EE208DDD307F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3D5183B3-3A2B-4295-8072-DEA38F1B5B90}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="008628BF" w:rsidP="008628BF">
+        <w:p w:rsidR="00D46FD2" w:rsidRDefault="002F34BC" w:rsidP="002F34BC">
           <w:pPr>
             <w:pStyle w:val="228E7A83C2774F618841EE208DDD307F"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Initial/Name here to Electronically-Sign]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2BBB854F21F94878BE7454A31E878FEC"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9F4146FA-F98D-4FEE-9F59-5078D7C37FBB}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="008628BF" w:rsidP="008628BF">
+        <w:p w:rsidR="00D46FD2" w:rsidRDefault="002F34BC" w:rsidP="002F34BC">
           <w:pPr>
             <w:pStyle w:val="2BBB854F21F94878BE7454A31E878FEC"/>
           </w:pPr>
-          <w:r w:rsidRPr="007E3503">
+          <w:r w:rsidRPr="0003658D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve"> [Date Signed]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DefaultPlaceholder_-1854013435"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3E86E324-B595-4A5E-BD42-7DAB10E45B1B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005B2E40" w:rsidRDefault="00D46FD2">
+          <w:r w:rsidRPr="000E4F2F">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Enter any content that you want to repeat, including other content controls. You can also insert this control around table rows in order to repeat parts of a table.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="08231B0D64DE48DA8BDC34F21C116A01"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{537BBDD3-6F0D-4EB5-9F21-A20A776E41D9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005B2E40" w:rsidRDefault="00D46FD2" w:rsidP="00D46FD2">
+          <w:pPr>
+            <w:pStyle w:val="08231B0D64DE48DA8BDC34F21C116A01"/>
+          </w:pPr>
+          <w:r w:rsidRPr="000E4F2F">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Enter any content that you want to repeat, including other content controls. You can also insert this control around table rows in order to repeat parts of a table.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="85E63A4A257E4E65B80753CF07C1A0B5"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{81447A5C-04B3-40AD-A136-C39F42944BBB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005B2E40" w:rsidRDefault="002F34BC" w:rsidP="002F34BC">
+          <w:pPr>
+            <w:pStyle w:val="85E63A4A257E4E65B80753CF07C1A0B5"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Entity or Individual Name</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8C7DF16C8A4E4956B83C48EDFF015B5F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D0B579D6-DC03-4F34-AF4C-E7BAC6786C41}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005B2E40" w:rsidRDefault="002F34BC" w:rsidP="002F34BC">
+          <w:pPr>
+            <w:pStyle w:val="8C7DF16C8A4E4956B83C48EDFF015B5F"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Entity type of [1]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BDE738F3E9804E68BFDBB58672D58BE9"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DD84148C-F3F8-4711-93F3-3CE8D9742731}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005B2E40" w:rsidRDefault="002F34BC" w:rsidP="002F34BC">
+          <w:pPr>
+            <w:pStyle w:val="BDE738F3E9804E68BFDBB58672D58BE9"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Country of incorporation or residence of [1]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F44F514419D147CCBB27209D27CF62BC"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D75EB39E-FDAA-4EB5-85A5-3BADD0D8A677}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005B2E40" w:rsidRDefault="002F34BC" w:rsidP="002F34BC">
+          <w:pPr>
+            <w:pStyle w:val="F44F514419D147CCBB27209D27CF62BC"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Entity directly owned by [1]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6FC8B312013343B8B6DCBA284440000D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B2C90B57-1630-4259-B839-9EE3399C153D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005B2E40" w:rsidRDefault="002F34BC" w:rsidP="002F34BC">
+          <w:pPr>
+            <w:pStyle w:val="6FC8B312013343B8B6DCBA284440000D"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>The % of [4] held/owned by [1]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -8881,82 +11995,95 @@
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00190230"/>
+    <w:rsid w:val="000248BB"/>
     <w:rsid w:val="00033647"/>
     <w:rsid w:val="000847B4"/>
     <w:rsid w:val="000F3DC4"/>
     <w:rsid w:val="00172655"/>
     <w:rsid w:val="00190230"/>
     <w:rsid w:val="00244A82"/>
     <w:rsid w:val="00252E41"/>
     <w:rsid w:val="0026294F"/>
+    <w:rsid w:val="002C3676"/>
+    <w:rsid w:val="002F34BC"/>
     <w:rsid w:val="00317903"/>
     <w:rsid w:val="00392BF8"/>
     <w:rsid w:val="003B1BFD"/>
     <w:rsid w:val="003D3226"/>
     <w:rsid w:val="004E4BDA"/>
     <w:rsid w:val="00501D51"/>
+    <w:rsid w:val="005413F6"/>
     <w:rsid w:val="0054574E"/>
     <w:rsid w:val="005B2544"/>
+    <w:rsid w:val="005B2E40"/>
+    <w:rsid w:val="005F47E7"/>
+    <w:rsid w:val="007F4FAE"/>
     <w:rsid w:val="008628BF"/>
     <w:rsid w:val="008C5A8C"/>
     <w:rsid w:val="00945E4D"/>
     <w:rsid w:val="00A91492"/>
     <w:rsid w:val="00AC280D"/>
     <w:rsid w:val="00AC2D79"/>
     <w:rsid w:val="00AE2725"/>
+    <w:rsid w:val="00B52D3B"/>
     <w:rsid w:val="00BD6C2B"/>
     <w:rsid w:val="00C1331B"/>
     <w:rsid w:val="00C31910"/>
     <w:rsid w:val="00C6095E"/>
+    <w:rsid w:val="00C9572F"/>
     <w:rsid w:val="00CB0E98"/>
     <w:rsid w:val="00CE558C"/>
+    <w:rsid w:val="00CF45E5"/>
+    <w:rsid w:val="00D46FD2"/>
+    <w:rsid w:val="00D75D34"/>
     <w:rsid w:val="00DB3251"/>
     <w:rsid w:val="00E02935"/>
     <w:rsid w:val="00F70543"/>
+    <w:rsid w:val="00F87F1B"/>
     <w:rsid w:val="00FB5884"/>
     <w:rsid w:val="00FC5840"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -9370,527 +12497,334 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="008628BF"/>
+    <w:rsid w:val="002F34BC"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DAE27649C97B4EF88CC6CCDC7B76E9779">
-[...1 lines deleted...]
-    <w:rsid w:val="00317903"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="85E63A4A257E4E65B80753CF07C1A0B5">
+    <w:name w:val="85E63A4A257E4E65B80753CF07C1A0B5"/>
+    <w:rsid w:val="002F34BC"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5998C11FBA9D4674B249363B5CCB61B39">
-[...1 lines deleted...]
-    <w:rsid w:val="00317903"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8C7DF16C8A4E4956B83C48EDFF015B5F">
+    <w:name w:val="8C7DF16C8A4E4956B83C48EDFF015B5F"/>
+    <w:rsid w:val="002F34BC"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1047A9DEBAB7473CB8979175159153CD9">
-[...1 lines deleted...]
-    <w:rsid w:val="00317903"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BDE738F3E9804E68BFDBB58672D58BE9">
+    <w:name w:val="BDE738F3E9804E68BFDBB58672D58BE9"/>
+    <w:rsid w:val="002F34BC"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E2750BD760A84BEAAAAFF891E960B8A69">
-[...1 lines deleted...]
-    <w:rsid w:val="00317903"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F44F514419D147CCBB27209D27CF62BC">
+    <w:name w:val="F44F514419D147CCBB27209D27CF62BC"/>
+    <w:rsid w:val="002F34BC"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E190C0EB0D7B4AFD834D062C478454D09">
-[...1 lines deleted...]
-    <w:rsid w:val="00317903"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6FC8B312013343B8B6DCBA284440000D">
+    <w:name w:val="6FC8B312013343B8B6DCBA284440000D"/>
+    <w:rsid w:val="002F34BC"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0568CCAC15D141F08094789AB6DBFCF89">
-[...1 lines deleted...]
-    <w:rsid w:val="00317903"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DAE27649C97B4EF88CC6CCDC7B76E977">
+    <w:name w:val="DAE27649C97B4EF88CC6CCDC7B76E977"/>
+    <w:rsid w:val="002F34BC"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C95BC7F1B53C4F2DAAA07D6A6AB23A879">
-[...1 lines deleted...]
-    <w:rsid w:val="00317903"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5998C11FBA9D4674B249363B5CCB61B3">
+    <w:name w:val="5998C11FBA9D4674B249363B5CCB61B3"/>
+    <w:rsid w:val="002F34BC"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B44C6BBEBCBD4CB7ABC810DA82558A3C9">
-[...1 lines deleted...]
-    <w:rsid w:val="00317903"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1047A9DEBAB7473CB8979175159153CD">
+    <w:name w:val="1047A9DEBAB7473CB8979175159153CD"/>
+    <w:rsid w:val="002F34BC"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="52BEF7BA2CA84A0C903ADEDF5E6BA6449">
-[...1 lines deleted...]
-    <w:rsid w:val="00317903"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E2750BD760A84BEAAAAFF891E960B8A6">
+    <w:name w:val="E2750BD760A84BEAAAAFF891E960B8A6"/>
+    <w:rsid w:val="002F34BC"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="14818CE726D042988100DA75E4EC22599">
-[...1 lines deleted...]
-    <w:rsid w:val="00317903"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1ABF2F27111F439AAF42FE0B71F56EF5">
+    <w:name w:val="1ABF2F27111F439AAF42FE0B71F56EF5"/>
+    <w:rsid w:val="002F34BC"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="747AB197D45743EC899C935BDCEADC759">
-[...1 lines deleted...]
-    <w:rsid w:val="00317903"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0076FA1BB4FD4507B6AE1427BE3A905D">
+    <w:name w:val="0076FA1BB4FD4507B6AE1427BE3A905D"/>
+    <w:rsid w:val="002F34BC"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="001E736BCBCA43E9A167D83E5389567C9">
-[...1 lines deleted...]
-    <w:rsid w:val="00317903"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9DCC54DCDE2D46D39EC82BE3756307CE">
+    <w:name w:val="9DCC54DCDE2D46D39EC82BE3756307CE"/>
+    <w:rsid w:val="002F34BC"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1ABF2F27111F439AAF42FE0B71F56EF59">
-[...97 lines deleted...]
-    <w:rsid w:val="00317903"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EE9666BAF79B4A569DDC5B7CEE38C00B">
+    <w:name w:val="EE9666BAF79B4A569DDC5B7CEE38C00B"/>
+    <w:rsid w:val="002F34BC"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1D9E866FD351427DB6F4F3BDDD59130F">
     <w:name w:val="1D9E866FD351427DB6F4F3BDDD59130F"/>
-    <w:rsid w:val="008628BF"/>
+    <w:rsid w:val="002F34BC"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ECA46FBD10A04B26BE21D2BCCC5668AF">
     <w:name w:val="ECA46FBD10A04B26BE21D2BCCC5668AF"/>
-    <w:rsid w:val="008628BF"/>
+    <w:rsid w:val="002F34BC"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F69F4875BA844B49A093B7DBBEA275AB">
     <w:name w:val="F69F4875BA844B49A093B7DBBEA275AB"/>
-    <w:rsid w:val="008628BF"/>
+    <w:rsid w:val="002F34BC"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
-[...153 lines deleted...]
-      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9CFE78D4C49540AEA41CA8575745CC2C">
     <w:name w:val="9CFE78D4C49540AEA41CA8575745CC2C"/>
-    <w:rsid w:val="008628BF"/>
+    <w:rsid w:val="002F34BC"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A8288736F05C4DAA9AC087B42648A986">
     <w:name w:val="A8288736F05C4DAA9AC087B42648A986"/>
-    <w:rsid w:val="008628BF"/>
+    <w:rsid w:val="002F34BC"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1DC2FF5337AB400DA94EFB7B7C10D24F">
     <w:name w:val="1DC2FF5337AB400DA94EFB7B7C10D24F"/>
-    <w:rsid w:val="008628BF"/>
+    <w:rsid w:val="002F34BC"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="936BA9078F704E15B39CCB00F77A5BA4">
     <w:name w:val="936BA9078F704E15B39CCB00F77A5BA4"/>
-    <w:rsid w:val="008628BF"/>
+    <w:rsid w:val="002F34BC"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BD2987749F6F40F6A71B0CF8FB3684A7">
     <w:name w:val="BD2987749F6F40F6A71B0CF8FB3684A7"/>
-    <w:rsid w:val="008628BF"/>
+    <w:rsid w:val="002F34BC"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="228E7A83C2774F618841EE208DDD307F">
     <w:name w:val="228E7A83C2774F618841EE208DDD307F"/>
-    <w:rsid w:val="008628BF"/>
+    <w:rsid w:val="002F34BC"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2BBB854F21F94878BE7454A31E878FEC">
     <w:name w:val="2BBB854F21F94878BE7454A31E878FEC"/>
-    <w:rsid w:val="008628BF"/>
+    <w:rsid w:val="002F34BC"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="08231B0D64DE48DA8BDC34F21C116A01">
+    <w:name w:val="08231B0D64DE48DA8BDC34F21C116A01"/>
+    <w:rsid w:val="00D46FD2"/>
     <w:rPr>
       <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -10176,71 +13110,71 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05BF181D-AAA6-468C-B36F-E84C5D2C12FB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>4480</Characters>
+  <Pages>4</Pages>
+  <Words>1139</Words>
+  <Characters>6495</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>37</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>54</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5255</CharactersWithSpaces>
+  <CharactersWithSpaces>7619</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Gabriel Sun</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>