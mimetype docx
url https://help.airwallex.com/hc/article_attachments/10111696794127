--- v0 (2025-10-14)
+++ v1 (2026-05-15)
@@ -131,51 +131,51 @@
             </w:r>
             <w:r w:rsidR="00024A96" w:rsidRPr="00560C10">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F826BC5" w14:textId="77777777" w:rsidR="00D755C5" w:rsidRPr="005E5724" w:rsidRDefault="00D755C5" w:rsidP="00D755C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1DBCEC93" w14:textId="3FBCA656" w:rsidR="00375CC3" w:rsidRPr="005E5724" w:rsidRDefault="00D755C5" w:rsidP="00D755C5">
+          <w:p w14:paraId="1DBCEC93" w14:textId="337E0725" w:rsidR="00375CC3" w:rsidRPr="005E5724" w:rsidRDefault="00D755C5" w:rsidP="00D755C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E5724">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">This </w:t>
             </w:r>
             <w:r w:rsidR="0085013C" w:rsidRPr="005E5724">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>authorization</w:t>
@@ -185,79 +185,97 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> is required if the intended applicant or account owner is </w:t>
             </w:r>
             <w:r w:rsidRPr="005E5724">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>NOT</w:t>
             </w:r>
             <w:r w:rsidRPr="005E5724">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> a UBO, Director, or Nominated SMO of the business</w:t>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:r w:rsidR="0006715A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>person legally authorised to act on behalf of the entity</w:t>
+            </w:r>
+            <w:r w:rsidR="00375CC3" w:rsidRPr="005E5724">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="0085013C" w:rsidRPr="005E5724">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...9 lines deleted...]
-              <w:t>1</w:t>
+              <w:t xml:space="preserve"> and this form </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD6F1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>MUST be completed</w:t>
             </w:r>
             <w:r w:rsidR="0085013C" w:rsidRPr="005E5724">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and this form is only to be completed by an individual </w:t>
+              <w:t xml:space="preserve"> by an individual </w:t>
             </w:r>
             <w:r w:rsidR="00560C10">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>holding</w:t>
             </w:r>
             <w:r w:rsidR="0085013C" w:rsidRPr="005E5724">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> one of </w:t>
             </w:r>
             <w:r w:rsidR="00560C10">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
@@ -296,51 +314,51 @@
           </w:p>
           <w:p w14:paraId="09B9ACBE" w14:textId="745EB5ED" w:rsidR="00375CC3" w:rsidRPr="005E5724" w:rsidRDefault="00375CC3" w:rsidP="00D755C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004B2978" w:rsidRPr="005E5724" w14:paraId="591F8EB2" w14:textId="77777777" w:rsidTr="00A55492">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10772" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6A04E705" w14:textId="461B37D6" w:rsidR="004B2978" w:rsidRPr="005E5724" w:rsidRDefault="00A55492">
+          <w:p w14:paraId="6A04E705" w14:textId="388F48B4" w:rsidR="004B2978" w:rsidRPr="005E5724" w:rsidRDefault="00A55492">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E5724">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Section A – </w:t>
             </w:r>
             <w:r w:rsidR="0085013C" w:rsidRPr="005E5724">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
@@ -349,51 +367,62 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ONLY</w:t>
             </w:r>
             <w:r w:rsidRPr="005E5724">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> be Completed</w:t>
             </w:r>
             <w:r w:rsidR="0085013C" w:rsidRPr="005E5724">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> by a UBO, Director or Nominated SMO of the business</w:t>
+              <w:t xml:space="preserve"> by </w:t>
+            </w:r>
+            <w:r w:rsidR="0065649E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>a legally authorised representative (see below)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009B1CDC" w:rsidRPr="005E5724" w14:paraId="57ABC722" w14:textId="77777777" w:rsidTr="00A55492">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10772" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="54D19405" w14:textId="77777777" w:rsidR="00BB0AED" w:rsidRPr="005E5724" w:rsidRDefault="00BB0AED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
@@ -470,53 +499,56 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:alias w:val="Authorizing Party Role"/>
                 <w:tag w:val="Authorizing Party Role"/>
                 <w:id w:val="708690620"/>
                 <w:placeholder>
                   <w:docPart w:val="8CDAD35845C645DF967AF8C430831D8A"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
-                  <w:listItem w:displayText="UBO" w:value="UBO"/>
                   <w:listItem w:displayText="Director" w:value="Director"/>
-                  <w:listItem w:displayText="Nominated SMO" w:value="Nominated SMO"/>
+                  <w:listItem w:displayText="Trustee/Director of Trustee" w:value="Trustee/Director of Trustee"/>
+                  <w:listItem w:displayText="Partner" w:value="Partner"/>
+                  <w:listItem w:displayText="Governing Commitee Member" w:value="Governing Commitee Member"/>
+                  <w:listItem w:displayText="Sole Trader" w:value="Sole Trader"/>
+                  <w:listItem w:displayText="Chief Executive/Department Secretary" w:value="Chief Executive/Department Secretary"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00B96F64" w:rsidRPr="00560C10">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:u w:val="single"/>
                   </w:rPr>
                   <w:t>[Role Title]</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0070664C" w:rsidRPr="00560C10">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00560C10">
@@ -706,201 +738,162 @@
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00253C5D" w:rsidRPr="00560C10">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> I </w:t>
             </w:r>
             <w:r w:rsidR="00C4252F" w:rsidRPr="00560C10">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>acknowledge that this certification is given in connection with the Anti-Money Laundering and Counter-Terrorism Financing Rules and that it is an offence under section 136 of the Anti-Money Laundering and Counter-Terrorism Financing Act 2006 (Cth) to knowingly provide false or misleading information.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24B6ADA4" w14:textId="4C35C758" w:rsidR="00253C5D" w:rsidRPr="00560C10" w:rsidRDefault="00000000" w:rsidP="00DC0380">
+          <w:p w14:paraId="24B6ADA4" w14:textId="354A5D31" w:rsidR="00253C5D" w:rsidRPr="00560C10" w:rsidRDefault="00000000" w:rsidP="00DC0380">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="2060133417"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00253C5D" w:rsidRPr="00560C10">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00253C5D" w:rsidRPr="00560C10">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> I have provided a</w:t>
-[...8 lines deleted...]
-              <w:t>cceptable</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A474A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidR="006D65D4" w:rsidRPr="00085003">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">he </w:t>
+            </w:r>
+            <w:r w:rsidR="00085003" w:rsidRPr="00085003">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>applicant</w:t>
+            </w:r>
+            <w:r w:rsidR="006D65D4" w:rsidRPr="00085003">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>/account owner to be authorised</w:t>
+            </w:r>
+            <w:r w:rsidR="00A474A9" w:rsidRPr="00A474A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A474A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>has provided acceptable copies of government-issued photo ID</w:t>
             </w:r>
             <w:r w:rsidR="00253C5D" w:rsidRPr="00560C10">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB"/>
-[...75 lines deleted...]
-                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2</w:t>
-            </w:r>
-[...8 lines deleted...]
-              <w:t>,3</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60109C44" w14:textId="77777777" w:rsidR="00595888" w:rsidRPr="005E5724" w:rsidRDefault="00595888" w:rsidP="00DC0380">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="70CCC07B" w14:textId="77777777" w:rsidR="00253C5D" w:rsidRPr="005E5724" w:rsidRDefault="00253C5D" w:rsidP="00DC0380">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="17F548DF" w14:textId="77777777" w:rsidR="00253C5D" w:rsidRPr="005E5724" w:rsidRDefault="00253C5D" w:rsidP="00DC0380">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:vertAlign w:val="subscript"/>
@@ -1300,291 +1293,406 @@
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="5E045824" w14:textId="77777777" w:rsidR="005F783F" w:rsidRPr="005E5724" w:rsidRDefault="005F783F" w:rsidP="00595888">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5AF0E057" w14:textId="77777777" w:rsidR="00C4252F" w:rsidRPr="005E5724" w:rsidRDefault="00C4252F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AE1F655" w14:textId="5D31CA74" w:rsidR="000E1F61" w:rsidRPr="001559E3" w:rsidRDefault="00EB0361" w:rsidP="00375CC3">
+    <w:p w14:paraId="504338B9" w14:textId="04AD7647" w:rsidR="0006715A" w:rsidRPr="00FD6F1A" w:rsidRDefault="00EB0361" w:rsidP="00375CC3">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001559E3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
-      <w:r w:rsidR="00375CC3" w:rsidRPr="001559E3">
+      <w:r w:rsidR="00CE0754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Relevant l</w:t>
+      </w:r>
+      <w:r w:rsidR="0006715A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">egally authorised </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CE0754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="0006715A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>epresentatives</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0006715A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>legal</w:t>
+      </w:r>
+      <w:r w:rsidR="0006715A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entity types:</w:t>
+      </w:r>
+      <w:r w:rsidR="0006715A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0006715A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>UBO</w:t>
+        <w:tab/>
+        <w:t>Company</w:t>
       </w:r>
-      <w:r w:rsidR="00375CC3" w:rsidRPr="001559E3">
+      <w:r w:rsidR="0006715A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>: Any individual who holds in aggregate (directly or indirectly), 25% or more of the applicant Company</w:t>
+        <w:t>: Director of Company</w:t>
       </w:r>
-      <w:r w:rsidR="00375CC3" w:rsidRPr="001559E3">
+      <w:r w:rsidR="0006715A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00375CC3" w:rsidRPr="001559E3">
+      <w:r w:rsidR="0006715A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0006715A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Director</w:t>
+        <w:t>Trust:</w:t>
       </w:r>
-      <w:r w:rsidR="00375CC3" w:rsidRPr="001559E3">
+      <w:r w:rsidR="0006715A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>: A Director of the company</w:t>
+        <w:t xml:space="preserve"> Individual Trustee, or Director of Corporate Trustee</w:t>
       </w:r>
-      <w:r w:rsidR="006507E3" w:rsidRPr="001559E3">
-[...6 lines deleted...]
-      <w:r w:rsidR="000E1F61" w:rsidRPr="001559E3">
+      <w:r w:rsidR="0006715A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="000E1F61" w:rsidRPr="001559E3">
+      <w:r w:rsidR="0006715A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0006715A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Nominated SMO</w:t>
+        <w:t>Partnerships:</w:t>
       </w:r>
-      <w:r w:rsidR="000E1F61" w:rsidRPr="001559E3">
+      <w:r w:rsidR="0006715A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>: The nominated Senior Managing Official nominated in the UBO Declaration form</w:t>
+        <w:t xml:space="preserve"> General Partner</w:t>
+      </w:r>
+      <w:r w:rsidR="0006715A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0006715A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0006715A" w:rsidRPr="0006715A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Associations:</w:t>
+      </w:r>
+      <w:r w:rsidR="0006715A" w:rsidRPr="0006715A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Governing committee members (</w:t>
+      </w:r>
+      <w:r w:rsidR="0006715A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Public Officer, President, or Secretary)</w:t>
+      </w:r>
+      <w:r w:rsidR="0006715A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0006715A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0006715A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Sole Traders:</w:t>
+      </w:r>
+      <w:r w:rsidR="0006715A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sole Trader</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD6F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00FD6F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FD6F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Government Bodies: </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD6F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Chief Executive or Department Secretary</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AFCE686" w14:textId="55AC4FD4" w:rsidR="00DE1DF2" w:rsidRPr="001559E3" w:rsidRDefault="00375CC3" w:rsidP="00EB0361">
+    <w:p w14:paraId="07F7F344" w14:textId="62598396" w:rsidR="001559E3" w:rsidRPr="001559E3" w:rsidRDefault="00A474A9" w:rsidP="00EB0361">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:i/>
-          <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001559E3">
-[...7 lines deleted...]
-      <w:r w:rsidR="00EB0361" w:rsidRPr="001559E3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="001559E3" w:rsidRPr="001559E3">
-        <w:rPr>
-[...25 lines deleted...]
-      <w:r w:rsidRPr="001559E3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB5896" w:rsidRPr="00CB5896">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Note that if you are providing an ID other than an Australian or New Zealand Drivers License/Passport</w:t>
       </w:r>
-      <w:r w:rsidRPr="001559E3">
+      <w:r w:rsidR="001559E3" w:rsidRPr="001559E3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, IDs provided must either be Certified/Notarised according to the regulations of your country of residence, or alternatively, provided through Liveness by the ID holder (which can be accessed using</w:t>
       </w:r>
-      <w:r w:rsidRPr="001559E3">
+      <w:r w:rsidR="001559E3" w:rsidRPr="001559E3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="00A35324">
+        <w:r w:rsidR="001559E3" w:rsidRPr="00A35324">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t xml:space="preserve">the </w:t>
         </w:r>
-        <w:r w:rsidRPr="00A35324">
+        <w:r w:rsidR="001559E3" w:rsidRPr="00A35324">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>following</w:t>
         </w:r>
-        <w:r w:rsidRPr="00A35324">
+        <w:r w:rsidR="001559E3" w:rsidRPr="00A35324">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t xml:space="preserve"> link</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="001559E3">
+      <w:r w:rsidR="001559E3" w:rsidRPr="001559E3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001559E3" w:rsidRPr="001559E3" w:rsidSect="00FB51D5">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0DB74117" w14:textId="77777777" w:rsidR="00DF0031" w:rsidRDefault="00DF0031" w:rsidP="0070664C">
+    <w:p w14:paraId="6DD10651" w14:textId="77777777" w:rsidR="00541380" w:rsidRDefault="00541380" w:rsidP="0070664C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63BABECF" w14:textId="77777777" w:rsidR="00DF0031" w:rsidRDefault="00DF0031" w:rsidP="0070664C">
+    <w:p w14:paraId="330FDEB8" w14:textId="77777777" w:rsidR="00541380" w:rsidRDefault="00541380" w:rsidP="0070664C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1637,61 +1745,61 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="07D7C8F7" w14:textId="77777777" w:rsidR="00DF0031" w:rsidRDefault="00DF0031" w:rsidP="0070664C">
+    <w:p w14:paraId="3F34AC3F" w14:textId="77777777" w:rsidR="00541380" w:rsidRDefault="00541380" w:rsidP="0070664C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0BEF597B" w14:textId="77777777" w:rsidR="00DF0031" w:rsidRDefault="00DF0031" w:rsidP="0070664C">
+    <w:p w14:paraId="174FCDDC" w14:textId="77777777" w:rsidR="00541380" w:rsidRDefault="00541380" w:rsidP="0070664C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0B83E4F7" w14:textId="75DCBB94" w:rsidR="0070664C" w:rsidRDefault="00093D8F" w:rsidP="0070664C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
@@ -2185,178 +2293,192 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1613391492">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1277564817">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1720007210">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1537889682">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="shUpAEIQMJM2TRxnGSF9BdWz9kIADzewV/RXYVTngfr9BNVbdxyZwdNFeHPiHIJeRaPZL/n/IeDZUMuxEb7/lw==" w:salt="MtKg7qYPGi/ZfXWy8BMSlg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="hyndL6aGwrWiR3KGchhd/j7VLVzF8rDxj3dLjK3h+oBDZhVFqW7pgFEk2EB7UpVD/lQCpEYp8bgl5KiHXaJ3JQ==" w:salt="6xrDO9R8VDVP5qZFu0Aicw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00470B92"/>
     <w:rsid w:val="00024A96"/>
     <w:rsid w:val="00033647"/>
     <w:rsid w:val="00045409"/>
     <w:rsid w:val="00046CA8"/>
+    <w:rsid w:val="0006715A"/>
     <w:rsid w:val="00085003"/>
     <w:rsid w:val="00093D8F"/>
+    <w:rsid w:val="000A31F8"/>
     <w:rsid w:val="000E0371"/>
     <w:rsid w:val="000E1F61"/>
     <w:rsid w:val="001160FA"/>
     <w:rsid w:val="001559E3"/>
     <w:rsid w:val="00177EC0"/>
     <w:rsid w:val="002100BD"/>
     <w:rsid w:val="002150DE"/>
     <w:rsid w:val="00253C5D"/>
     <w:rsid w:val="0027353A"/>
     <w:rsid w:val="0028509A"/>
     <w:rsid w:val="002C3D6E"/>
     <w:rsid w:val="00327966"/>
     <w:rsid w:val="00375CC3"/>
     <w:rsid w:val="0038084C"/>
     <w:rsid w:val="00386799"/>
     <w:rsid w:val="003921F3"/>
     <w:rsid w:val="003B1BFD"/>
     <w:rsid w:val="003B5C00"/>
     <w:rsid w:val="003C115C"/>
     <w:rsid w:val="003E56E3"/>
     <w:rsid w:val="004048DF"/>
     <w:rsid w:val="00470B92"/>
     <w:rsid w:val="004B2978"/>
     <w:rsid w:val="004C0D66"/>
     <w:rsid w:val="004F2E82"/>
     <w:rsid w:val="0053605A"/>
+    <w:rsid w:val="00541380"/>
     <w:rsid w:val="0054574E"/>
+    <w:rsid w:val="00550C3B"/>
     <w:rsid w:val="00560C10"/>
     <w:rsid w:val="00585840"/>
     <w:rsid w:val="00595888"/>
     <w:rsid w:val="005A6464"/>
     <w:rsid w:val="005A6623"/>
     <w:rsid w:val="005E5724"/>
     <w:rsid w:val="005F41EB"/>
     <w:rsid w:val="005F783F"/>
     <w:rsid w:val="006120F4"/>
     <w:rsid w:val="00630E16"/>
     <w:rsid w:val="0063677D"/>
     <w:rsid w:val="006373FF"/>
     <w:rsid w:val="006507E3"/>
+    <w:rsid w:val="0065649E"/>
     <w:rsid w:val="00671417"/>
     <w:rsid w:val="006732BF"/>
     <w:rsid w:val="006B27A6"/>
     <w:rsid w:val="006D65D4"/>
     <w:rsid w:val="006E2458"/>
     <w:rsid w:val="00705889"/>
     <w:rsid w:val="0070664C"/>
     <w:rsid w:val="00706B8D"/>
     <w:rsid w:val="00712C99"/>
     <w:rsid w:val="00730CDE"/>
+    <w:rsid w:val="0073341A"/>
     <w:rsid w:val="00735848"/>
     <w:rsid w:val="00737EDB"/>
     <w:rsid w:val="007531ED"/>
     <w:rsid w:val="00767FE2"/>
     <w:rsid w:val="007E3503"/>
     <w:rsid w:val="007F30F8"/>
     <w:rsid w:val="008043FE"/>
     <w:rsid w:val="0085013C"/>
+    <w:rsid w:val="00862199"/>
     <w:rsid w:val="008A5E23"/>
     <w:rsid w:val="008A6E10"/>
     <w:rsid w:val="0093656F"/>
     <w:rsid w:val="0094103D"/>
     <w:rsid w:val="009845DE"/>
     <w:rsid w:val="009B1CDC"/>
     <w:rsid w:val="009D4042"/>
     <w:rsid w:val="00A35324"/>
     <w:rsid w:val="00A37ED2"/>
+    <w:rsid w:val="00A474A9"/>
     <w:rsid w:val="00A55492"/>
     <w:rsid w:val="00A80293"/>
+    <w:rsid w:val="00AD21B7"/>
     <w:rsid w:val="00B004F8"/>
     <w:rsid w:val="00B04F6E"/>
     <w:rsid w:val="00B1264A"/>
     <w:rsid w:val="00B96F64"/>
     <w:rsid w:val="00BB0AED"/>
     <w:rsid w:val="00C021C2"/>
     <w:rsid w:val="00C4252F"/>
     <w:rsid w:val="00C6095E"/>
     <w:rsid w:val="00C90B1A"/>
     <w:rsid w:val="00CB5896"/>
+    <w:rsid w:val="00CE0754"/>
     <w:rsid w:val="00CE23A3"/>
+    <w:rsid w:val="00CF11AC"/>
+    <w:rsid w:val="00D57825"/>
     <w:rsid w:val="00D720D6"/>
     <w:rsid w:val="00D755C5"/>
     <w:rsid w:val="00DB07F9"/>
     <w:rsid w:val="00DC0380"/>
     <w:rsid w:val="00DC6CE6"/>
     <w:rsid w:val="00DE1DF2"/>
     <w:rsid w:val="00DF0031"/>
     <w:rsid w:val="00E302C8"/>
     <w:rsid w:val="00E56912"/>
     <w:rsid w:val="00E631AB"/>
     <w:rsid w:val="00EB0361"/>
     <w:rsid w:val="00EE7BC0"/>
+    <w:rsid w:val="00F20041"/>
     <w:rsid w:val="00F27769"/>
     <w:rsid w:val="00F646BB"/>
     <w:rsid w:val="00F84952"/>
     <w:rsid w:val="00FA7F91"/>
     <w:rsid w:val="00FB1D27"/>
     <w:rsid w:val="00FB51D5"/>
     <w:rsid w:val="00FB7FD4"/>
+    <w:rsid w:val="00FD6F1A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6A54931C"/>
@@ -3376,50 +3498,60 @@
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style1">
     <w:name w:val="Style1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="004C0D66"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="005F783F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A474A9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="285240331">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="961574701">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
@@ -3731,215 +3863,215 @@
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="410E92769B1C42B1B4F8333C6128D217"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4D2637CE-D686-4E24-A007-8332ABF8CADA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00252E41" w:rsidRDefault="00422916" w:rsidP="00422916">
+        <w:p w:rsidR="00252E41" w:rsidRDefault="008E1490" w:rsidP="008E1490">
           <w:pPr>
-            <w:pStyle w:val="410E92769B1C42B1B4F8333C6128D2174"/>
+            <w:pStyle w:val="410E92769B1C42B1B4F8333C6128D217"/>
           </w:pPr>
           <w:r w:rsidRPr="00560C10">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>[Full First and Last Name]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="38A5DB4DF2BD42B5BB3563C5B8262025"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3F0957A9-E424-4907-B308-ACB9E64F34AE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00252E41" w:rsidRDefault="00422916" w:rsidP="00422916">
+        <w:p w:rsidR="00252E41" w:rsidRDefault="008E1490" w:rsidP="008E1490">
           <w:pPr>
-            <w:pStyle w:val="38A5DB4DF2BD42B5BB3563C5B82620254"/>
+            <w:pStyle w:val="38A5DB4DF2BD42B5BB3563C5B8262025"/>
           </w:pPr>
           <w:r w:rsidRPr="00560C10">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>[Business Name]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A7974A726BCA4AA88AFC4C662BE950A9"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6A2C93C6-250C-4C77-A141-DA64F0F8B565}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00F83702" w:rsidRDefault="00422916" w:rsidP="00422916">
+        <w:p w:rsidR="00F83702" w:rsidRDefault="008E1490" w:rsidP="008E1490">
           <w:pPr>
-            <w:pStyle w:val="A7974A726BCA4AA88AFC4C662BE950A94"/>
+            <w:pStyle w:val="A7974A726BCA4AA88AFC4C662BE950A9"/>
           </w:pPr>
           <w:r w:rsidRPr="005E5724">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve"> [Date]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="27EF7EFF425A4468BF6E0C194CD1CE63"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E62373EB-5BC4-4F81-9E9A-A8CE7C8810A1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00F83702" w:rsidRDefault="00422916" w:rsidP="00422916">
+        <w:p w:rsidR="00F83702" w:rsidRDefault="008E1490" w:rsidP="008E1490">
           <w:pPr>
-            <w:pStyle w:val="27EF7EFF425A4468BF6E0C194CD1CE634"/>
+            <w:pStyle w:val="27EF7EFF425A4468BF6E0C194CD1CE63"/>
           </w:pPr>
           <w:r w:rsidRPr="00560C10">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>[Initial/Name here to Electronically-Sign]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="22DF45DA34FC49AB8CE6AECA5C95F809"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3B841379-DF11-4190-9D69-9B7B0E30D871}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001F36DA" w:rsidRDefault="00422916" w:rsidP="00422916">
+        <w:p w:rsidR="001F36DA" w:rsidRDefault="008E1490" w:rsidP="008E1490">
           <w:pPr>
-            <w:pStyle w:val="22DF45DA34FC49AB8CE6AECA5C95F8095"/>
+            <w:pStyle w:val="22DF45DA34FC49AB8CE6AECA5C95F809"/>
           </w:pPr>
           <w:r w:rsidRPr="00560C10">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>[Full First and Last Name]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8CDAD35845C645DF967AF8C430831D8A"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AD1BAF08-B20E-4613-8563-D3647199A20E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001F36DA" w:rsidRDefault="00422916" w:rsidP="00422916">
+        <w:p w:rsidR="001F36DA" w:rsidRDefault="008E1490" w:rsidP="008E1490">
           <w:pPr>
-            <w:pStyle w:val="8CDAD35845C645DF967AF8C430831D8A4"/>
+            <w:pStyle w:val="8CDAD35845C645DF967AF8C430831D8A"/>
           </w:pPr>
           <w:r w:rsidRPr="00560C10">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>[Role Title]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4013,73 +4145,78 @@
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00190230"/>
     <w:rsid w:val="00033647"/>
+    <w:rsid w:val="00183685"/>
     <w:rsid w:val="00190230"/>
     <w:rsid w:val="001F36DA"/>
     <w:rsid w:val="00252E41"/>
     <w:rsid w:val="00317903"/>
     <w:rsid w:val="003B1BFD"/>
     <w:rsid w:val="00422916"/>
     <w:rsid w:val="00501D51"/>
     <w:rsid w:val="0054574E"/>
+    <w:rsid w:val="00550C3B"/>
     <w:rsid w:val="005F41EB"/>
     <w:rsid w:val="00706B8D"/>
     <w:rsid w:val="00737EDB"/>
     <w:rsid w:val="007A3B8C"/>
     <w:rsid w:val="007F30F8"/>
     <w:rsid w:val="008043FE"/>
+    <w:rsid w:val="008E1490"/>
     <w:rsid w:val="00A56B48"/>
     <w:rsid w:val="00A7314E"/>
     <w:rsid w:val="00AE2725"/>
     <w:rsid w:val="00B029AC"/>
     <w:rsid w:val="00B71F7B"/>
+    <w:rsid w:val="00BD4809"/>
     <w:rsid w:val="00C6095E"/>
     <w:rsid w:val="00C90B1A"/>
     <w:rsid w:val="00CB2C64"/>
     <w:rsid w:val="00CE558C"/>
+    <w:rsid w:val="00CF11AC"/>
     <w:rsid w:val="00D13498"/>
     <w:rsid w:val="00E21EF7"/>
     <w:rsid w:val="00F56BE8"/>
     <w:rsid w:val="00F83702"/>
     <w:rsid w:val="00FB7FD4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
@@ -4496,118 +4633,118 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00422916"/>
+    <w:rsid w:val="008E1490"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="410E92769B1C42B1B4F8333C6128D2174">
-[...1 lines deleted...]
-    <w:rsid w:val="00422916"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="410E92769B1C42B1B4F8333C6128D217">
+    <w:name w:val="410E92769B1C42B1B4F8333C6128D217"/>
+    <w:rsid w:val="008E1490"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8CDAD35845C645DF967AF8C430831D8A4">
-[...1 lines deleted...]
-    <w:rsid w:val="00422916"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8CDAD35845C645DF967AF8C430831D8A">
+    <w:name w:val="8CDAD35845C645DF967AF8C430831D8A"/>
+    <w:rsid w:val="008E1490"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="38A5DB4DF2BD42B5BB3563C5B82620254">
-[...1 lines deleted...]
-    <w:rsid w:val="00422916"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="38A5DB4DF2BD42B5BB3563C5B8262025">
+    <w:name w:val="38A5DB4DF2BD42B5BB3563C5B8262025"/>
+    <w:rsid w:val="008E1490"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="22DF45DA34FC49AB8CE6AECA5C95F8095">
-[...1 lines deleted...]
-    <w:rsid w:val="00422916"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="22DF45DA34FC49AB8CE6AECA5C95F809">
+    <w:name w:val="22DF45DA34FC49AB8CE6AECA5C95F809"/>
+    <w:rsid w:val="008E1490"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="27EF7EFF425A4468BF6E0C194CD1CE634">
-[...1 lines deleted...]
-    <w:rsid w:val="00422916"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="27EF7EFF425A4468BF6E0C194CD1CE63">
+    <w:name w:val="27EF7EFF425A4468BF6E0C194CD1CE63"/>
+    <w:rsid w:val="008E1490"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A7974A726BCA4AA88AFC4C662BE950A94">
-[...1 lines deleted...]
-    <w:rsid w:val="00422916"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A7974A726BCA4AA88AFC4C662BE950A9">
+    <w:name w:val="A7974A726BCA4AA88AFC4C662BE950A9"/>
+    <w:rsid w:val="008E1490"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -4899,70 +5036,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05BF181D-AAA6-468C-B36F-E84C5D2C12FB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>312</Words>
-  <Characters>1781</Characters>
+  <Words>308</Words>
+  <Characters>1761</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2089</CharactersWithSpaces>
+  <CharactersWithSpaces>2065</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Gabriel Sun</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>