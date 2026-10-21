--- v0 (2025-10-14)
+++ v1 (2026-10-21)
@@ -793,51 +793,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> dealings</w:t>
             </w:r>
             <w:r w:rsidR="00F34217">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F34217" w:rsidRPr="00F34217">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(including the capacity to authorise others in the business to act on behalf of the business).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="549C12C2" w14:textId="3E5AA012" w:rsidR="005311B4" w:rsidRPr="00B26356" w:rsidRDefault="00000000" w:rsidP="00E426F8">
+          <w:p w14:paraId="549C12C2" w14:textId="7DA872C0" w:rsidR="005311B4" w:rsidRPr="00B26356" w:rsidRDefault="00000000" w:rsidP="00E426F8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="2060133417"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -913,51 +913,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005311B4" w:rsidRPr="00B26356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">as required </w:t>
             </w:r>
             <w:r w:rsidR="005311B4" w:rsidRPr="00B26356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>1,2</w:t>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02886F0D" w14:textId="77777777" w:rsidR="005311B4" w:rsidRPr="00B26356" w:rsidRDefault="005311B4" w:rsidP="00E426F8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4718FFA4" w14:textId="1797CB37" w:rsidR="005311B4" w:rsidRPr="00B26356" w:rsidRDefault="005311B4" w:rsidP="00E426F8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B26356">
               <w:rPr>
@@ -1147,149 +1147,89 @@
           <w:p w14:paraId="0A3C15C6" w14:textId="77777777" w:rsidR="0074648E" w:rsidRPr="00B26356" w:rsidRDefault="0074648E" w:rsidP="00E426F8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="313307EB" w14:textId="77777777" w:rsidR="0074648E" w:rsidRPr="00B26356" w:rsidRDefault="0074648E" w:rsidP="00E426F8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2BF260AB" w14:textId="0DF96775" w:rsidR="00342C75" w:rsidRPr="00342C75" w:rsidRDefault="002659BB" w:rsidP="00D832B2">
+    <w:p w14:paraId="2BF260AB" w14:textId="70B2261B" w:rsidR="00342C75" w:rsidRPr="00342C75" w:rsidRDefault="002659BB" w:rsidP="00D832B2">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="-630" w:right="-720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00342C75">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_Hlk175934712"/>
-[...59 lines deleted...]
-      <w:bookmarkStart w:id="1" w:name="_Hlk175934842"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk175934842"/>
       <w:r w:rsidR="00163ED8" w:rsidRPr="00163ED8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Note that if you are providing an ID other than an Australian or New Zealand Drivers License/Passport</w:t>
       </w:r>
       <w:r w:rsidR="00342C75" w:rsidRPr="00342C75">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, IDs provided must either be Certified/Notarised according to the regulations of your country of residence, or alternatively, provided through Liveness by the ID holder (which can be accessed using</w:t>
       </w:r>
       <w:r w:rsidR="00342C75" w:rsidRPr="00342C75">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -1324,82 +1264,82 @@
           <w:t>following</w:t>
         </w:r>
         <w:r w:rsidR="00342C75" w:rsidRPr="00C31F96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve"> link</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00342C75" w:rsidRPr="00342C75">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="6922B5DB" w14:textId="77777777" w:rsidR="0052035E" w:rsidRDefault="0052035E" w:rsidP="00342C75">
       <w:pPr>
         <w:ind w:left="-630"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0052035E">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78955809" w14:textId="77777777" w:rsidR="00061896" w:rsidRDefault="00061896" w:rsidP="00342C75">
+    <w:p w14:paraId="44075963" w14:textId="77777777" w:rsidR="0000392E" w:rsidRDefault="0000392E" w:rsidP="00342C75">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2458A83A" w14:textId="77777777" w:rsidR="00061896" w:rsidRDefault="00061896" w:rsidP="00342C75">
+    <w:p w14:paraId="4CD96E14" w14:textId="77777777" w:rsidR="0000392E" w:rsidRDefault="0000392E" w:rsidP="00342C75">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -1424,61 +1364,61 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C0598B0" w14:textId="77777777" w:rsidR="00061896" w:rsidRDefault="00061896" w:rsidP="00342C75">
+    <w:p w14:paraId="576EF3CA" w14:textId="77777777" w:rsidR="0000392E" w:rsidRDefault="0000392E" w:rsidP="00342C75">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2659DB93" w14:textId="77777777" w:rsidR="00061896" w:rsidRDefault="00061896" w:rsidP="00342C75">
+    <w:p w14:paraId="3C593054" w14:textId="77777777" w:rsidR="0000392E" w:rsidRDefault="0000392E" w:rsidP="00342C75">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="04C9F6ED" w14:textId="42A3C881" w:rsidR="00342C75" w:rsidRPr="00E426F8" w:rsidRDefault="00E426F8" w:rsidP="00437AF6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
@@ -1560,115 +1500,118 @@
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>Request for Information</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7B1A96AF" w14:textId="77777777" w:rsidR="00B26356" w:rsidRPr="00342C75" w:rsidRDefault="00B26356" w:rsidP="00B26356">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="5YKYXN8sNnQudIO5yJIsC8js4HqMBaXak6aRiiqfHiq4tPfYcLmrqZFBl4MusoqxTr6trrQ9PxoZguh/Midr1w==" w:salt="CcEqwOOLgmfBv3I1QzweNw=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="KXSJ/VRCV4yl6/31BQD8xEH3U2h2fhhnt+7kOWXblyHe+F1YI6dYFw4S/0fwdcX5N8TvhDV8sUNkQNNSvMckOg==" w:salt="Qy7G2RKOIHT4OA9jrIjAKw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00342C75"/>
+    <w:rsid w:val="0000392E"/>
     <w:rsid w:val="00061896"/>
     <w:rsid w:val="00071BED"/>
     <w:rsid w:val="000D5F24"/>
     <w:rsid w:val="00147533"/>
     <w:rsid w:val="00163ED8"/>
     <w:rsid w:val="00172655"/>
     <w:rsid w:val="001E4D50"/>
     <w:rsid w:val="002659BB"/>
     <w:rsid w:val="00271D6E"/>
     <w:rsid w:val="002875E1"/>
     <w:rsid w:val="002F0C68"/>
     <w:rsid w:val="00342C75"/>
     <w:rsid w:val="003669BF"/>
     <w:rsid w:val="003B1BFD"/>
     <w:rsid w:val="003B6263"/>
     <w:rsid w:val="00415A1E"/>
     <w:rsid w:val="00437AF6"/>
     <w:rsid w:val="004A10F0"/>
     <w:rsid w:val="004E5675"/>
     <w:rsid w:val="0052035E"/>
     <w:rsid w:val="005311B4"/>
     <w:rsid w:val="0054574E"/>
     <w:rsid w:val="00597A18"/>
     <w:rsid w:val="00664766"/>
     <w:rsid w:val="006660F7"/>
     <w:rsid w:val="00737EDB"/>
     <w:rsid w:val="0074648E"/>
     <w:rsid w:val="007B4076"/>
     <w:rsid w:val="007F7BD0"/>
     <w:rsid w:val="008E7090"/>
     <w:rsid w:val="00921C9A"/>
     <w:rsid w:val="00940478"/>
     <w:rsid w:val="0096458C"/>
     <w:rsid w:val="009E6D50"/>
     <w:rsid w:val="00A64D96"/>
     <w:rsid w:val="00AC2D79"/>
     <w:rsid w:val="00B06BC1"/>
     <w:rsid w:val="00B23837"/>
     <w:rsid w:val="00B26356"/>
     <w:rsid w:val="00B55620"/>
     <w:rsid w:val="00BB793F"/>
     <w:rsid w:val="00C31F96"/>
     <w:rsid w:val="00C50C18"/>
+    <w:rsid w:val="00CF45E5"/>
     <w:rsid w:val="00D03C3B"/>
+    <w:rsid w:val="00D25CBA"/>
     <w:rsid w:val="00D832B2"/>
     <w:rsid w:val="00E426F8"/>
     <w:rsid w:val="00F25A7F"/>
     <w:rsid w:val="00F34217"/>
     <w:rsid w:val="00F801C3"/>
     <w:rsid w:val="00FB5C1D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
@@ -3011,60 +2954,62 @@
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001B4F91"/>
     <w:rsid w:val="00071BED"/>
     <w:rsid w:val="000B0085"/>
     <w:rsid w:val="000D5F24"/>
     <w:rsid w:val="00103C98"/>
     <w:rsid w:val="00157EA8"/>
     <w:rsid w:val="00172655"/>
     <w:rsid w:val="001B4F91"/>
     <w:rsid w:val="00212F48"/>
     <w:rsid w:val="002455FE"/>
     <w:rsid w:val="003B1BFD"/>
     <w:rsid w:val="003F42FB"/>
     <w:rsid w:val="004352CC"/>
     <w:rsid w:val="004C5C2B"/>
     <w:rsid w:val="004C6837"/>
     <w:rsid w:val="004E5675"/>
+    <w:rsid w:val="00535F71"/>
     <w:rsid w:val="0054574E"/>
     <w:rsid w:val="00570B1B"/>
     <w:rsid w:val="005D3845"/>
     <w:rsid w:val="005F6946"/>
     <w:rsid w:val="00737EDB"/>
     <w:rsid w:val="00921C9A"/>
     <w:rsid w:val="00963D66"/>
     <w:rsid w:val="0096458C"/>
     <w:rsid w:val="00A14A66"/>
     <w:rsid w:val="00AC2D79"/>
+    <w:rsid w:val="00CF45E5"/>
     <w:rsid w:val="00D4296E"/>
     <w:rsid w:val="00D92D98"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3869,69 +3814,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C29C5400-B1AA-4E87-863B-4E3C16858083}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>386</Words>
-  <Characters>2202</Characters>
+  <Words>365</Words>
+  <Characters>2087</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>17</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2583</CharactersWithSpaces>
+  <CharactersWithSpaces>2448</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Prithvi Srinivasa</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>