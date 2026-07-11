--- v0 (2025-10-14)
+++ v1 (2026-07-11)
@@ -1,2639 +1,4530 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...11 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
-[...35 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table1"/>
-[...12 lines deleted...]
-        <w:tblLook w:val="0400"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10710" w:type="dxa"/>
+        <w:tblInd w:w="-635" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10800"/>
-        <w:tblGridChange w:id="0">
-[...3 lines deleted...]
-        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr>
-[...4 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00342C75" w14:paraId="06FA5524" w14:textId="77777777" w:rsidTr="005311B4">
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="10710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+          <w:p w14:paraId="4AFF0EF1" w14:textId="627653EC" w:rsidR="002659BB" w:rsidRPr="00310C3F" w:rsidRDefault="002659BB" w:rsidP="00E426F8">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-                <w:rtl w:val="0"/>
+            <w:r w:rsidRPr="00310C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Context: </w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00310C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This document is a request for </w:t>
+            </w:r>
+            <w:r w:rsidR="00F11F9E" w:rsidRPr="00310C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>information to identify and verify the Key Controllers of the Association or other incorporated entity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00310C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+          <w:p w14:paraId="61E849D8" w14:textId="77777777" w:rsidR="002659BB" w:rsidRPr="00310C3F" w:rsidRDefault="002659BB" w:rsidP="00E426F8">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+          <w:p w14:paraId="0721BA19" w14:textId="77C852F1" w:rsidR="002659BB" w:rsidRPr="00310C3F" w:rsidRDefault="00F11F9E" w:rsidP="00E426F8">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">This form is to be completed and signed by a Key Controller of the organisation </w:t>
+            <w:r w:rsidRPr="00310C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This form is to be completed and signed by a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D7569">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Key Controller</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00310C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of the organisation</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+          <w:p w14:paraId="37D11CCC" w14:textId="77777777" w:rsidR="002659BB" w:rsidRPr="00310C3F" w:rsidRDefault="002659BB" w:rsidP="00E426F8">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:i w:val="1"/>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+          <w:p w14:paraId="56031B85" w14:textId="52C1BB12" w:rsidR="00F11F9E" w:rsidRPr="00310C3F" w:rsidRDefault="005311B4" w:rsidP="00E426F8">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:i w:val="1"/>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...11 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00310C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A </w:t>
+            </w:r>
+            <w:r w:rsidR="00F11F9E" w:rsidRPr="00310C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Key Controller</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00310C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is a person </w:t>
+            </w:r>
+            <w:r w:rsidR="00F11F9E" w:rsidRPr="00310C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>holding one of the following roles in the organization:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+          <w:p w14:paraId="0F9FEB2F" w14:textId="735F4695" w:rsidR="00F25A7F" w:rsidRPr="00310C3F" w:rsidRDefault="00F11F9E" w:rsidP="00F11F9E">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl w:val="1"/>
+              <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="2"/>
               </w:numPr>
-              <w:pBdr>
-[...15 lines deleted...]
-                <w:strike w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00310C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Chairman or equivalent (person who makes the overarching decisions for the organisation – e.g. CEO, President, etc.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B7B8D48" w14:textId="77777777" w:rsidR="00F11F9E" w:rsidRPr="00310C3F" w:rsidRDefault="00F11F9E" w:rsidP="00F11F9E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00310C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Treasurer or equivalent (position with ultimate control over the finances of the business, e.g. CFO, Financial Controller).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CBA1F09" w14:textId="6F352AAA" w:rsidR="00F11F9E" w:rsidRPr="00310C3F" w:rsidRDefault="00F11F9E" w:rsidP="00F11F9E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00310C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Secretary </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00310C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:iCs/>
                 <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>or equivalent (position who is</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00310C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the official point of contact for regulatory bodies, formal paperwork and legal dealings – e.g. Public Officer).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FB17C4C" w14:textId="54B199B2" w:rsidR="00F11F9E" w:rsidRPr="00F11F9E" w:rsidRDefault="00F11F9E" w:rsidP="00F11F9E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:u w:val="none"/>
-[...1 lines deleted...]
-                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...133 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...4 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00AA7CFA" w14:paraId="4679143C" w14:textId="77777777" w:rsidTr="0074648E">
         <w:tc>
           <w:tcPr>
-            <w:shd w:fill="d1d1d1" w:val="clear"/>
+            <w:tcW w:w="10710" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D1D1D1" w:themeFill="background2" w:themeFillShade="E6"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+          <w:p w14:paraId="50ED9BA6" w14:textId="040139E8" w:rsidR="00AA7CFA" w:rsidRPr="00310C3F" w:rsidRDefault="00AA7CFA" w:rsidP="00E426F8">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:b w:val="1"/>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Section A – ONLY to be completed by a Key Controller of the organisation</w:t>
+            <w:r w:rsidRPr="00310C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Section A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00310C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Key Controller Identification</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...4 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00AA7CFA" w14:paraId="1066F288" w14:textId="77777777" w:rsidTr="00AA7CFA">
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...2 lines deleted...]
-            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcW w:w="10710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+          <w:p w14:paraId="7A6835A9" w14:textId="1568DB15" w:rsidR="00AA7CFA" w:rsidRPr="00310C3F" w:rsidRDefault="00AA7CFA" w:rsidP="00310C3F">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...87 lines deleted...]
-              <w:t xml:space="preserve">I hereby confirm that following are the individuals holding the roles of Key Controller in the organisation. </w:t>
+            <w:r w:rsidRPr="00310C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please complete the table, listing </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00310C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>all</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00310C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> identified </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00310C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Key Controllers</w:t>
+            </w:r>
+            <w:r w:rsidR="00310C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00310C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of the applicant </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00310C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>business</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00310C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
-              <w:tblStyle w:val="Table2"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:tblW w:w="10574" w:type="dxa"/>
               <w:tblBorders>
-                <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-                <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
-              <w:tblLook w:val="0400"/>
+              <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2590"/>
               <w:gridCol w:w="1509"/>
               <w:gridCol w:w="1885"/>
               <w:gridCol w:w="1490"/>
               <w:gridCol w:w="1368"/>
               <w:gridCol w:w="1732"/>
-              <w:tblGridChange w:id="0">
-[...8 lines deleted...]
-              </w:tblGridChange>
             </w:tblGrid>
-            <w:tr>
-[...3 lines deleted...]
-              </w:trPr>
+            <w:tr w:rsidR="00AA7CFA" w14:paraId="46B24F8D" w14:textId="77777777" w:rsidTr="00E613BC">
               <w:tc>
-                <w:tcPr/>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+                <w:tcPr>
+                  <w:tcW w:w="2590" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="7E636DC5" w14:textId="77777777" w:rsidR="00AA7CFA" w:rsidRDefault="00AA7CFA" w:rsidP="00AA7CFA">
                   <w:pPr>
-                    <w:rPr>
-[...1 lines deleted...]
-                      <w:b w:val="1"/>
+                    <w:spacing w:after="0"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-                    <w:t xml:space="preserve">Full Name</w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Full Name</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
-                <w:tcPr/>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+                <w:tcPr>
+                  <w:tcW w:w="1509" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="47771002" w14:textId="77777777" w:rsidR="00AA7CFA" w:rsidRDefault="00AA7CFA" w:rsidP="00AA7CFA">
                   <w:pPr>
-                    <w:rPr>
-[...1 lines deleted...]
-                      <w:b w:val="1"/>
+                    <w:spacing w:after="0"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-                    <w:t xml:space="preserve">Title/Position</w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Title/Position</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
-                <w:tcPr/>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+                <w:tcPr>
+                  <w:tcW w:w="1885" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="3DADF6DE" w14:textId="58BED25A" w:rsidR="00AA7CFA" w:rsidRDefault="00AA7CFA" w:rsidP="00AA7CFA">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                    <w:spacing w:after="0"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-                    <w:t xml:space="preserve">Type(s) of ID Provided</w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Typ</w:t>
                   </w:r>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-                      <w:rtl w:val="0"/>
+                  <w:r w:rsidR="00310C3F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>e</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> of ID Provided</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> (e.g. License, Passport)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
-                <w:tcPr/>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+                <w:tcPr>
+                  <w:tcW w:w="1490" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="55E469D4" w14:textId="77777777" w:rsidR="00AA7CFA" w:rsidRDefault="00AA7CFA" w:rsidP="00AA7CFA">
                   <w:pPr>
-                    <w:rPr>
-[...1 lines deleted...]
-                      <w:b w:val="1"/>
+                    <w:spacing w:after="0"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-                    <w:t xml:space="preserve">Country of Issuance for ID(s) Provided</w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Country of Issuance for ID(s) Provided</w:t>
                   </w:r>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-                      <w:b w:val="1"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
-                      <w:rtl w:val="0"/>
-[...6 lines deleted...]
-                    </w:rPr>
+                    </w:rPr>
+                    <w:t>1</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
-                <w:tcPr/>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+                <w:tcPr>
+                  <w:tcW w:w="1368" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="36BCD949" w14:textId="77777777" w:rsidR="00AA7CFA" w:rsidRDefault="00AA7CFA" w:rsidP="00AA7CFA">
                   <w:pPr>
-                    <w:rPr>
-[...1 lines deleted...]
-                      <w:b w:val="1"/>
+                    <w:spacing w:after="0"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-                    <w:t xml:space="preserve">Confirm Copies of ID Provided</w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Confirm Copies of ID Provided</w:t>
                   </w:r>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-                      <w:b w:val="1"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
-                      <w:rtl w:val="0"/>
-[...6 lines deleted...]
-                    </w:rPr>
+                    </w:rPr>
+                    <w:t>1</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
-                <w:tcPr/>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+                <w:tcPr>
+                  <w:tcW w:w="1732" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="05E8953F" w14:textId="19AC956F" w:rsidR="00AA7CFA" w:rsidRDefault="00AA7CFA" w:rsidP="00AA7CFA">
                   <w:pPr>
-                    <w:rPr>
-[...1 lines deleted...]
-                      <w:b w:val="1"/>
+                    <w:spacing w:after="0"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-                    <w:t xml:space="preserve">Confirm Liveness Completed OR Certified ID(s) Provided</w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Confirm Liveness Completed OR Certified ID(s) Provided</w:t>
                   </w:r>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-                      <w:b w:val="1"/>
+                  <w:r w:rsidR="00310C3F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
-                      <w:rtl w:val="0"/>
-[...6 lines deleted...]
-                    </w:rPr>
+                    </w:rPr>
+                    <w:t>1</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr>
+            <w:tr w:rsidR="00AA7CFA" w14:paraId="1DCB6EA7" w14:textId="77777777" w:rsidTr="00E613BC">
               <w:trPr>
-                <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-                <w:tblHeader w:val="0"/>
+                <w:trHeight w:val="340"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
+                  <w:tcW w:w="2590" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+                <w:p w14:paraId="41A2C0DE" w14:textId="77777777" w:rsidR="00AA7CFA" w:rsidRDefault="00AA7CFA" w:rsidP="00AA7CFA">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                    <w:spacing w:after="0"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-                      <w:rtl w:val="0"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">1 </w:t>
                   </w:r>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-                      <w:color w:val="adadad"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:color w:val="ADADAD"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:u w:val="single"/>
-                      <w:rtl w:val="0"/>
-[...1 lines deleted...]
-                    <w:t xml:space="preserve">[Chairman Full Name]</w:t>
+                    </w:rPr>
+                    <w:t>[Chairman Full Name]</w:t>
                   </w:r>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-                      <w:rtl w:val="0"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
+                  <w:tcW w:w="1509" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+                <w:p w14:paraId="1BCDED07" w14:textId="77777777" w:rsidR="00AA7CFA" w:rsidRDefault="00AA7CFA" w:rsidP="00AA7CFA">
                   <w:pPr>
-                    <w:rPr>
-[...1 lines deleted...]
-                      <w:b w:val="1"/>
+                    <w:spacing w:after="0"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-                      <w:rtl w:val="0"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Chairman </w:t>
-                    <w:br w:type="textWrapping"/>
-                    <w:t xml:space="preserve">(or equivalent)</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:br/>
+                    <w:t>(or equivalent)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
+                  <w:tcW w:w="1885" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+                <w:p w14:paraId="460AD9FE" w14:textId="77777777" w:rsidR="00AA7CFA" w:rsidRDefault="00AA7CFA" w:rsidP="00AA7CFA">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                    <w:spacing w:after="0"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-                      <w:color w:val="adadad"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:color w:val="ADADAD"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:u w:val="single"/>
-                      <w:rtl w:val="0"/>
-[...6 lines deleted...]
-                    </w:rPr>
+                    </w:rPr>
+                    <w:t>[ID Type]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
+                  <w:tcW w:w="1490" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+                <w:p w14:paraId="2959C4CF" w14:textId="77777777" w:rsidR="00AA7CFA" w:rsidRDefault="00AA7CFA" w:rsidP="00AA7CFA">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                    <w:spacing w:after="0"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-                      <w:color w:val="adadad"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:color w:val="ADADAD"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:u w:val="single"/>
-                      <w:rtl w:val="0"/>
-[...6 lines deleted...]
-                    </w:rPr>
+                    </w:rPr>
+                    <w:t>[Country]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
+                  <w:tcW w:w="1368" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+                <w:p w14:paraId="73E00360" w14:textId="77777777" w:rsidR="00AA7CFA" w:rsidRDefault="00AA7CFA" w:rsidP="00AA7CFA">
                   <w:pPr>
+                    <w:spacing w:after="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...11 lines deleted...]
-                    </w:rPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>☐</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
+                  <w:tcW w:w="1732" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+                <w:p w14:paraId="73EE7355" w14:textId="77777777" w:rsidR="00AA7CFA" w:rsidRDefault="00AA7CFA" w:rsidP="00AA7CFA">
                   <w:pPr>
+                    <w:spacing w:after="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...11 lines deleted...]
-                    </w:rPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>☐</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr>
+            <w:tr w:rsidR="00AA7CFA" w14:paraId="23E88693" w14:textId="77777777" w:rsidTr="00E613BC">
               <w:trPr>
-                <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-                <w:tblHeader w:val="0"/>
+                <w:trHeight w:val="340"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
+                  <w:tcW w:w="2590" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+                <w:p w14:paraId="2060D05D" w14:textId="77777777" w:rsidR="00AA7CFA" w:rsidRDefault="00AA7CFA" w:rsidP="00AA7CFA">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                    <w:spacing w:after="0"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-                      <w:rtl w:val="0"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">2 </w:t>
                   </w:r>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-                      <w:color w:val="adadad"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:color w:val="ADADAD"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:u w:val="single"/>
-                      <w:rtl w:val="0"/>
-[...6 lines deleted...]
-                    </w:rPr>
+                    </w:rPr>
+                    <w:t>[Treasurer Full Name]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
+                  <w:tcW w:w="1509" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+                <w:p w14:paraId="3D265581" w14:textId="77777777" w:rsidR="00AA7CFA" w:rsidRDefault="00AA7CFA" w:rsidP="00AA7CFA">
                   <w:pPr>
-                    <w:rPr>
-[...1 lines deleted...]
-                      <w:b w:val="1"/>
+                    <w:spacing w:after="0"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-                      <w:rtl w:val="0"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Treasurer </w:t>
-                    <w:br w:type="textWrapping"/>
-                    <w:t xml:space="preserve">(or equivalent)</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:br/>
+                    <w:t>(or equivalent)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
+                  <w:tcW w:w="1885" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+                <w:p w14:paraId="02AB07EA" w14:textId="77777777" w:rsidR="00AA7CFA" w:rsidRDefault="00AA7CFA" w:rsidP="00AA7CFA">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                    <w:spacing w:after="0"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-                      <w:color w:val="adadad"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:color w:val="ADADAD"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:u w:val="single"/>
-                      <w:rtl w:val="0"/>
-[...6 lines deleted...]
-                    </w:rPr>
+                    </w:rPr>
+                    <w:t>[ID Type]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
+                  <w:tcW w:w="1490" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+                <w:p w14:paraId="765B4B82" w14:textId="77777777" w:rsidR="00AA7CFA" w:rsidRDefault="00AA7CFA" w:rsidP="00AA7CFA">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                    <w:spacing w:after="0"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-                      <w:color w:val="adadad"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:color w:val="ADADAD"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:u w:val="single"/>
-                      <w:rtl w:val="0"/>
-[...6 lines deleted...]
-                    </w:rPr>
+                    </w:rPr>
+                    <w:t>[Country]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
+                  <w:tcW w:w="1368" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+                <w:p w14:paraId="276CC094" w14:textId="77777777" w:rsidR="00AA7CFA" w:rsidRDefault="00AA7CFA" w:rsidP="00AA7CFA">
                   <w:pPr>
+                    <w:spacing w:after="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...11 lines deleted...]
-                    </w:rPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>☐</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
+                  <w:tcW w:w="1732" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+                <w:p w14:paraId="1224AC09" w14:textId="77777777" w:rsidR="00AA7CFA" w:rsidRDefault="00AA7CFA" w:rsidP="00AA7CFA">
                   <w:pPr>
+                    <w:spacing w:after="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...11 lines deleted...]
-                    </w:rPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>☐</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr>
+            <w:tr w:rsidR="00AA7CFA" w14:paraId="29780BFB" w14:textId="77777777" w:rsidTr="00E613BC">
               <w:trPr>
-                <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-                <w:tblHeader w:val="0"/>
+                <w:trHeight w:val="340"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
+                  <w:tcW w:w="2590" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+                <w:p w14:paraId="2A7F7CD0" w14:textId="77777777" w:rsidR="00AA7CFA" w:rsidRDefault="00AA7CFA" w:rsidP="00AA7CFA">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                    <w:spacing w:after="0"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-                      <w:rtl w:val="0"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">3 </w:t>
                   </w:r>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-                      <w:color w:val="adadad"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:color w:val="ADADAD"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:u w:val="single"/>
-                      <w:rtl w:val="0"/>
-[...6 lines deleted...]
-                    </w:rPr>
+                    </w:rPr>
+                    <w:t>[Secretary Full Name]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
+                  <w:tcW w:w="1509" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+                <w:p w14:paraId="77E3EF02" w14:textId="77777777" w:rsidR="00AA7CFA" w:rsidRDefault="00AA7CFA" w:rsidP="00AA7CFA">
                   <w:pPr>
-                    <w:rPr>
-[...1 lines deleted...]
-                      <w:b w:val="1"/>
+                    <w:spacing w:after="0"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-                    <w:t xml:space="preserve">Secretary</w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Secretary</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="7E550972" w14:textId="77777777" w:rsidR="00AA7CFA" w:rsidRDefault="00AA7CFA" w:rsidP="00AA7CFA">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>(or equivalent)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
+                  <w:tcW w:w="1885" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+                <w:p w14:paraId="1F586602" w14:textId="77777777" w:rsidR="00AA7CFA" w:rsidRDefault="00AA7CFA" w:rsidP="00AA7CFA">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                    <w:spacing w:after="0"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-                      <w:color w:val="adadad"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:color w:val="ADADAD"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:u w:val="single"/>
-                      <w:rtl w:val="0"/>
-[...6 lines deleted...]
-                    </w:rPr>
+                    </w:rPr>
+                    <w:t>[ID Type]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
+                  <w:tcW w:w="1490" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+                <w:p w14:paraId="1D4E1D7D" w14:textId="77777777" w:rsidR="00AA7CFA" w:rsidRDefault="00AA7CFA" w:rsidP="00AA7CFA">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                    <w:spacing w:after="0"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-                      <w:color w:val="adadad"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:color w:val="ADADAD"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:u w:val="single"/>
-                      <w:rtl w:val="0"/>
-[...6 lines deleted...]
-                    </w:rPr>
+                    </w:rPr>
+                    <w:t>[Country]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
+                  <w:tcW w:w="1368" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+                <w:p w14:paraId="58CE182E" w14:textId="77777777" w:rsidR="00AA7CFA" w:rsidRDefault="00AA7CFA" w:rsidP="00AA7CFA">
                   <w:pPr>
+                    <w:spacing w:after="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...11 lines deleted...]
-                    </w:rPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>☐</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
+                  <w:tcW w:w="1732" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+                <w:p w14:paraId="75827965" w14:textId="77777777" w:rsidR="00AA7CFA" w:rsidRDefault="00AA7CFA" w:rsidP="00AA7CFA">
                   <w:pPr>
+                    <w:spacing w:after="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...11 lines deleted...]
-                    </w:rPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>☐</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+          <w:p w14:paraId="6E0351D3" w14:textId="4ACCD380" w:rsidR="00AA7CFA" w:rsidRPr="00B26356" w:rsidRDefault="00310C3F" w:rsidP="00E426F8">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005311B4" w14:paraId="5633EC64" w14:textId="77777777" w:rsidTr="0074648E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10710" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D1D1D1" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="02DC1DBA" w14:textId="007D5D67" w:rsidR="00AA7CFA" w:rsidRPr="00310C3F" w:rsidRDefault="005311B4" w:rsidP="00E426F8">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> I acknowledge that this certification is given in connection with the Anti-Money Laundering and Counter-Terrorism Financing Rules and that it is an offence under section 136 of the Anti-Money Laundering and Counter-Terrorism Financing Act 2006 (Cth) to knowingly provide false or misleading information.</w:t>
+            <w:r w:rsidRPr="00310C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Section </w:t>
+            </w:r>
+            <w:r w:rsidR="00AA7CFA" w:rsidRPr="00310C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00310C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidR="00AA7CFA" w:rsidRPr="00310C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Key Controller Declaration</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+          <w:p w14:paraId="078A0D7B" w14:textId="00E5633F" w:rsidR="005311B4" w:rsidRPr="00310C3F" w:rsidRDefault="00AA7CFA" w:rsidP="00E426F8">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00310C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Note this section is </w:t>
+            </w:r>
+            <w:r w:rsidR="005311B4" w:rsidRPr="00310C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ONLY to be completed by a </w:t>
+            </w:r>
+            <w:r w:rsidR="00F11F9E" w:rsidRPr="00310C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Key Controller of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00310C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Organisation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005311B4" w14:paraId="0DC39A0A" w14:textId="77777777" w:rsidTr="005311B4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02BE148B" w14:textId="77777777" w:rsidR="00F11F9E" w:rsidRPr="00310C3F" w:rsidRDefault="00F11F9E" w:rsidP="00E426F8">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="382E6FF4" w14:textId="31D2D33E" w:rsidR="00F11F9E" w:rsidRPr="00310C3F" w:rsidRDefault="005311B4" w:rsidP="00F11F9E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00310C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I, </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:alias w:val="Senior Managing Official Name"/>
+                <w:tag w:val="Senior Managing Official Name"/>
+                <w:id w:val="1842803101"/>
+                <w:placeholder>
+                  <w:docPart w:val="C4F74C788897084087D7E8C3E71A72A0"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00310C3F">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:u w:val="single"/>
+                  </w:rPr>
+                  <w:t>[Full First and Last Name]</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00310C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, am the </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:alias w:val="Role Title"/>
+                <w:tag w:val="Role Title"/>
+                <w:id w:val="1108705222"/>
+                <w:placeholder>
+                  <w:docPart w:val="DA44289E4D590E4E8F569B88617A0A85"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00310C3F">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:u w:val="single"/>
+                  </w:rPr>
+                  <w:t>[Role Title]</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00310C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:alias w:val="Applicant Business Name"/>
+                <w:tag w:val="Applicant Business Name"/>
+                <w:id w:val="-865513328"/>
+                <w:placeholder>
+                  <w:docPart w:val="66DF72B77189C64C8B52A97C5EFA5E73"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00310C3F">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:u w:val="single"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">[Applicant </w:t>
+                </w:r>
+                <w:r w:rsidR="00F11F9E" w:rsidRPr="00310C3F">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:u w:val="single"/>
+                  </w:rPr>
+                  <w:t>Business</w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310C3F">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:u w:val="single"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> Name]</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00F11F9E" w:rsidRPr="00310C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00310C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F11F9E" w:rsidRPr="00310C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>confirm that the information contained in this disclosure certificate is true, accurate and complete to the best of my knowledge and belief.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E1ED7D3" w14:textId="6889B323" w:rsidR="005311B4" w:rsidRPr="00310C3F" w:rsidRDefault="005311B4" w:rsidP="00E426F8">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="604A9B82" w14:textId="319A8A25" w:rsidR="005311B4" w:rsidRPr="00310C3F" w:rsidRDefault="00000000" w:rsidP="00E426F8">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:id w:val="1358621313"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="005311B4" w:rsidRPr="00310C3F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:lang w:val="en-GB"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="005311B4" w:rsidRPr="00310C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00310C3F" w:rsidRPr="00310C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>I acknowledge that this certification is given in connection with the Anti-Money Laundering and Counter-Terrorism Financing Rules and that it is an offence under section 136 of the Anti-Money Laundering and Counter-Terrorism Financing Act 2006 (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00310C3F" w:rsidRPr="00310C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Cth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00310C3F" w:rsidRPr="00310C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>) to knowingly provide false or misleading information.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="549C12C2" w14:textId="1739ECE1" w:rsidR="005311B4" w:rsidRPr="00310C3F" w:rsidRDefault="00000000" w:rsidP="00E426F8">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:vertAlign w:val="subscript"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:id w:val="2060133417"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="005311B4" w:rsidRPr="00310C3F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:lang w:val="en-GB"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="005311B4" w:rsidRPr="00310C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> I </w:t>
+            </w:r>
+            <w:r w:rsidR="00163ED8" w:rsidRPr="00310C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>have provided a copy of government-issued photo</w:t>
+            </w:r>
+            <w:r w:rsidR="005311B4" w:rsidRPr="00310C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00163ED8" w:rsidRPr="00310C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>ID</w:t>
+            </w:r>
+            <w:r w:rsidR="00310C3F" w:rsidRPr="00310C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>s for all Key Controllers</w:t>
+            </w:r>
+            <w:r w:rsidR="00163ED8" w:rsidRPr="00310C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005311B4" w:rsidRPr="00310C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">as required </w:t>
+            </w:r>
+            <w:r w:rsidR="005311B4" w:rsidRPr="00310C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>1,2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02886F0D" w14:textId="77777777" w:rsidR="005311B4" w:rsidRPr="00310C3F" w:rsidRDefault="005311B4" w:rsidP="00E426F8">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...20 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+          <w:p w14:paraId="2F55EF4F" w14:textId="77777777" w:rsidR="005311B4" w:rsidRPr="00310C3F" w:rsidRDefault="005311B4" w:rsidP="00E426F8">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-            </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
-              <w:tblStyle w:val="Table3"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
-                <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
-[...4 lines deleted...]
-                <w:insideV w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
-              <w:tblLayout w:type="fixed"/>
-              <w:tblLook w:val="0400"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="6134"/>
-[...6 lines deleted...]
-              </w:tblGridChange>
+              <w:gridCol w:w="5907"/>
+              <w:gridCol w:w="4577"/>
             </w:tblGrid>
-            <w:tr>
-[...3 lines deleted...]
-              </w:trPr>
+            <w:tr w:rsidR="0074648E" w:rsidRPr="00310C3F" w14:paraId="4FD201F5" w14:textId="77777777" w:rsidTr="00FB5C1D">
               <w:tc>
-                <w:tcPr/>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+                <w:tcPr>
+                  <w:tcW w:w="5907" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="09DCF351" w14:textId="777C97A7" w:rsidR="0074648E" w:rsidRPr="00310C3F" w:rsidRDefault="0074648E" w:rsidP="00E426F8">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                    <w:pStyle w:val="NoSpacing"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-                    <w:t xml:space="preserve">Signed:   </w:t>
+                  <w:r w:rsidRPr="00310C3F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Signed: </w:t>
                   </w:r>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...17 lines deleted...]
-                  </w:r>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:lang w:val="en-GB"/>
+                      </w:rPr>
+                      <w:alias w:val="Type Initials or Name to E-Sign"/>
+                      <w:tag w:val="Type Initials or Name to E-Sign"/>
+                      <w:id w:val="-1902431560"/>
+                      <w:placeholder>
+                        <w:docPart w:val="0EA56948AF724798B48AC2AD1E8F531E"/>
+                      </w:placeholder>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00FB5C1D" w:rsidRPr="00310C3F">
+                        <w:rPr>
+                          <w:rStyle w:val="PlaceholderText"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>[Initial/Name here to Electronically Sign]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
               <w:tc>
-                <w:tcPr/>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+                <w:tcPr>
+                  <w:tcW w:w="4577" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="7C6F2B03" w14:textId="7DBFC83F" w:rsidR="0074648E" w:rsidRPr="00310C3F" w:rsidRDefault="0074648E" w:rsidP="00E426F8">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                    <w:pStyle w:val="NoSpacing"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-                      <w:rtl w:val="0"/>
+                  <w:r w:rsidRPr="00310C3F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Date Signed:   </w:t>
                   </w:r>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...49 lines deleted...]
-                  </w:r>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:lang w:val="en-GB"/>
+                      </w:rPr>
+                      <w:alias w:val="Select Date"/>
+                      <w:tag w:val="Select Date"/>
+                      <w:id w:val="1146636417"/>
+                      <w:placeholder>
+                        <w:docPart w:val="40D61FEBA1C5084EA35BBD5A9B1163A9"/>
+                      </w:placeholder>
+                      <w:showingPlcHdr/>
+                      <w:date>
+                        <w:dateFormat w:val="d/MM/yyyy"/>
+                        <w:lid w:val="en-AU"/>
+                        <w:storeMappedDataAs w:val="dateTime"/>
+                        <w:calendar w:val="gregorian"/>
+                      </w:date>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidRPr="00310C3F">
+                        <w:rPr>
+                          <w:rStyle w:val="PlaceholderText"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> [Date Signed]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+          <w:p w14:paraId="0A3C15C6" w14:textId="77777777" w:rsidR="0074648E" w:rsidRPr="00310C3F" w:rsidRDefault="0074648E" w:rsidP="00E426F8">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p w14:paraId="313307EB" w14:textId="77777777" w:rsidR="0074648E" w:rsidRPr="00310C3F" w:rsidRDefault="0074648E" w:rsidP="00E426F8">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+    <w:p w14:paraId="2BF260AB" w14:textId="750AD208" w:rsidR="00342C75" w:rsidRPr="00310C3F" w:rsidRDefault="00310C3F" w:rsidP="00D832B2">
       <w:pPr>
-        <w:ind w:left="-720" w:right="-720" w:firstLine="0"/>
-        <w:rPr/>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="-630" w:right="-720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-          <w:i w:val="1"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">1 </w:t>
+        <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r w:rsidRPr="00310C3F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...1 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please provide 1 valid form of ID for each of the Chairman, Treasurer (or equivalent roles), and Secretary</w:t>
-        <w:br w:type="textWrapping"/>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-          <w:i w:val="1"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Please ensure that ALL</w:t>
+      </w:r>
+      <w:r w:rsidR="001D7569">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Key Controllers are filled in this table – if there is no relevant person, please mark as Not Applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="710604AB" w14:textId="113C684F" w:rsidR="00310C3F" w:rsidRPr="00310C3F" w:rsidRDefault="00310C3F" w:rsidP="00D832B2">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="-630" w:right="-720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">2</w:t>
+        <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:bookmarkStart w:id="0" w:name="_Hlk175934842"/>
+      <w:r w:rsidRPr="00310C3F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...1 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Note that if you are providing an ID other than an Australian or New Zealand Drivers License/Passport, IDs provided must either be Certified/Notarised according to the regulations of your country of residence, or alternatively, provided through Liveness by the ID holder (which can be accessed using </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7">
-        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r w:rsidRPr="00163ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note that if you are providing an ID other than an Australian or New Zealand </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00163ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Drivers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00163ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> License/Passport</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00342C75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, IDs provided must either be Certified/Notarised according to the regulations of your country of residence, or alternatively, provided through Liveness by the ID holder (which can be accessed using</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00342C75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00C31F96">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-            <w:rtl w:val="0"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
-          <w:t xml:space="preserve">the following link</w:t>
+          <w:t xml:space="preserve">the </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00C31F96">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>following</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00C31F96">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> link</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r w:rsidRPr="00342C75">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...1 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">)</w:t>
+        <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:sectPr>
-[...3 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:p w14:paraId="6922B5DB" w14:textId="77777777" w:rsidR="0052035E" w:rsidRDefault="0052035E" w:rsidP="00342C75">
+      <w:pPr>
+        <w:ind w:left="-630"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="0052035E">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="2FAC34FE" w14:textId="77777777" w:rsidR="001F599F" w:rsidRDefault="001F599F" w:rsidP="00342C75">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="6410CC4E" w14:textId="77777777" w:rsidR="001F599F" w:rsidRDefault="001F599F" w:rsidP="00342C75">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-[...7 lines deleted...]
-    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Noto Sans Symbols">
-[...1 lines deleted...]
-    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DengXian">
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="44FDFF56" w14:textId="77777777" w:rsidR="00F11F9E" w:rsidRDefault="00F11F9E">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3960FDB2" w14:textId="77777777" w:rsidR="00F11F9E" w:rsidRDefault="00F11F9E">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4A6713EC" w14:textId="77777777" w:rsidR="00F11F9E" w:rsidRDefault="00F11F9E">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="7C18DBAE" w14:textId="77777777" w:rsidR="001F599F" w:rsidRDefault="001F599F" w:rsidP="00342C75">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="72A15645" w14:textId="77777777" w:rsidR="001F599F" w:rsidRDefault="001F599F" w:rsidP="00342C75">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3B5DF1CF" w14:textId="77777777" w:rsidR="00F11F9E" w:rsidRDefault="00F11F9E">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...16 lines deleted...]
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="04C9F6ED" w14:textId="040AA251" w:rsidR="00342C75" w:rsidRPr="00E426F8" w:rsidRDefault="00F11F9E" w:rsidP="00437AF6">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-        <w:color w:val="000000"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
-        <w:u w:val="none"/>
-[...1 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-        <w:color w:val="000000"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
-        <w:u w:val="none"/>
-[...2 lines deleted...]
-        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">NFP Key Controller Declaration Letter – Request for Information</w:t>
+      <w:t>Key Controller Declaration Letter</w:t>
     </w:r>
+    <w:r w:rsidR="006660F7">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00B26356" w:rsidRPr="00E426F8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>–</w:t>
+    </w:r>
+    <w:r w:rsidR="003669BF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00B26356" w:rsidRPr="00E426F8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>Request for Information</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="7B1A96AF" w14:textId="77777777" w:rsidR="00B26356" w:rsidRPr="00342C75" w:rsidRDefault="00B26356" w:rsidP="00B26356">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3FB18C29" w14:textId="77777777" w:rsidR="00F11F9E" w:rsidRDefault="00F11F9E">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-[...1 lines deleted...]
-    <w:lvl w:ilvl="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58D119BD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7340DD24"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="●"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="●"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E961BFB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DF2C164C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="231932376">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="495652772">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Mcx3NW/SnirJqs8HpkKlqg1aG/1FHJuTT9FVLAlMPQbTERd/vlynJ9hPVvOKOpNPQgz29CvbjRXUkrlQi2ktwg==" w:salt="501jzSkO7BikpJJ7c/NwCQ=="/>
   <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00342C75"/>
+    <w:rsid w:val="00061896"/>
+    <w:rsid w:val="00071BED"/>
+    <w:rsid w:val="000D5F24"/>
+    <w:rsid w:val="00147533"/>
+    <w:rsid w:val="00163ED8"/>
+    <w:rsid w:val="00172655"/>
+    <w:rsid w:val="001D7569"/>
+    <w:rsid w:val="001E4D50"/>
+    <w:rsid w:val="001F599F"/>
+    <w:rsid w:val="002659BB"/>
+    <w:rsid w:val="00271D6E"/>
+    <w:rsid w:val="002875E1"/>
+    <w:rsid w:val="002F0C68"/>
+    <w:rsid w:val="00310C3F"/>
+    <w:rsid w:val="00342C75"/>
+    <w:rsid w:val="003669BF"/>
+    <w:rsid w:val="003B1BFD"/>
+    <w:rsid w:val="003B6263"/>
+    <w:rsid w:val="00415A1E"/>
+    <w:rsid w:val="00437AF6"/>
+    <w:rsid w:val="004A10F0"/>
+    <w:rsid w:val="004E5675"/>
+    <w:rsid w:val="0052035E"/>
+    <w:rsid w:val="005311B4"/>
+    <w:rsid w:val="0054574E"/>
+    <w:rsid w:val="00597A18"/>
+    <w:rsid w:val="00664766"/>
+    <w:rsid w:val="006660F7"/>
+    <w:rsid w:val="00737EDB"/>
+    <w:rsid w:val="0074648E"/>
+    <w:rsid w:val="007B4076"/>
+    <w:rsid w:val="007F7BD0"/>
+    <w:rsid w:val="008E7090"/>
+    <w:rsid w:val="00921C9A"/>
+    <w:rsid w:val="00940478"/>
+    <w:rsid w:val="0096458C"/>
+    <w:rsid w:val="009E6D50"/>
+    <w:rsid w:val="00A64D96"/>
+    <w:rsid w:val="00AA7CFA"/>
+    <w:rsid w:val="00AC2D79"/>
+    <w:rsid w:val="00B06BC1"/>
+    <w:rsid w:val="00B23837"/>
+    <w:rsid w:val="00B26356"/>
+    <w:rsid w:val="00B55620"/>
+    <w:rsid w:val="00BB793F"/>
+    <w:rsid w:val="00C31F96"/>
+    <w:rsid w:val="00C50C18"/>
+    <w:rsid w:val="00CF593B"/>
+    <w:rsid w:val="00D03C3B"/>
+    <w:rsid w:val="00D832B2"/>
+    <w:rsid w:val="00E426F8"/>
+    <w:rsid w:val="00F11F9E"/>
+    <w:rsid w:val="00F25A7F"/>
+    <w:rsid w:val="00F34217"/>
+    <w:rsid w:val="00F801C3"/>
+    <w:rsid w:val="00FB5C1D"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="46B0EC8D"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{ADA487AA-75A1-3C46-9B63-425F2648F9C9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Aptos" w:cs="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="en-GB"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...1 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-[...8 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00342C75"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Play" w:cs="Play" w:eastAsia="Play" w:hAnsi="Play"/>
-[...2 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
-  </w:style>
-[...87 lines deleted...]
-    <w:qFormat w:val="1"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
-    <w:qFormat w:val="1"/>
-    <w:rsid w:val="00E4773E"/>
+    <w:qFormat/>
+    <w:rsid w:val="00342C75"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="80" w:before="360"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="0000BF"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden w:val="1"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E4773E"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00342C75"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="80" w:before="160"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="0000BF"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden w:val="1"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E4773E"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00342C75"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="80" w:before="160"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
-      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="0000BF"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden w:val="1"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E4773E"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00342C75"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="40" w:before="80"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
-[...2 lines deleted...]
-      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="0000BF"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden w:val="1"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E4773E"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00342C75"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="40" w:before="80"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
-      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="0000BF"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden w:val="1"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E4773E"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00342C75"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:before="40"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
-[...2 lines deleted...]
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="0000A6"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden w:val="1"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E4773E"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00342C75"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:before="40"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="0000A6"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden w:val="1"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E4773E"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00342C75"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
-[...2 lines deleted...]
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="0000D8"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden w:val="1"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E4773E"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00342C75"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="0000D8"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden w:val="1"/>
-[...2 lines deleted...]
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
-      <w:tblInd w:w="0.0" w:type="dxa"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-[...2 lines deleted...]
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00E4773E"/>
+    <w:rsid w:val="00342C75"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="0000BF"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden w:val="1"/>
-    <w:rsid w:val="00E4773E"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00342C75"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="0000BF"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden w:val="1"/>
-    <w:rsid w:val="00E4773E"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00342C75"/>
     <w:rPr>
-      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
-      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="0000BF"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden w:val="1"/>
-    <w:rsid w:val="00E4773E"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00342C75"/>
     <w:rPr>
-      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
-[...2 lines deleted...]
-      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="0000BF"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden w:val="1"/>
-    <w:rsid w:val="00E4773E"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00342C75"/>
     <w:rPr>
-      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
-      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="0000BF"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden w:val="1"/>
-    <w:rsid w:val="00E4773E"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00342C75"/>
     <w:rPr>
-      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
-[...2 lines deleted...]
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="0000A6"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden w:val="1"/>
-    <w:rsid w:val="00E4773E"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00342C75"/>
     <w:rPr>
-      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="0000A6"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden w:val="1"/>
-    <w:rsid w:val="00E4773E"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00342C75"/>
     <w:rPr>
-      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
-[...2 lines deleted...]
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="0000D8"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden w:val="1"/>
-    <w:rsid w:val="00E4773E"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00342C75"/>
     <w:rPr>
-      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="0000D8"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
-    <w:qFormat w:val="1"/>
-    <w:rsid w:val="00E4773E"/>
+    <w:qFormat/>
+    <w:rsid w:val="00342C75"/>
     <w:pPr>
       <w:spacing w:after="80"/>
-      <w:contextualSpacing w:val="1"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00E4773E"/>
+    <w:rsid w:val="00342C75"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
-    <w:qFormat w:val="1"/>
-    <w:rsid w:val="00E4773E"/>
+    <w:qFormat/>
+    <w:rsid w:val="00342C75"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="0000A6"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00E4773E"/>
+    <w:rsid w:val="00342C75"/>
     <w:rPr>
-      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="0000A6"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
-    <w:qFormat w:val="1"/>
-    <w:rsid w:val="00E4773E"/>
+    <w:qFormat/>
+    <w:rsid w:val="00342C75"/>
     <w:pPr>
-      <w:spacing w:after="160" w:before="160"/>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:i w:val="1"/>
-[...1 lines deleted...]
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="0000BF"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00E4773E"/>
+    <w:rsid w:val="00342C75"/>
     <w:rPr>
-      <w:i w:val="1"/>
-[...1 lines deleted...]
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="0000BF"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
-    <w:qFormat w:val="1"/>
-    <w:rsid w:val="00E4773E"/>
+    <w:qFormat/>
+    <w:rsid w:val="00342C75"/>
     <w:pPr>
       <w:ind w:left="720"/>
-      <w:contextualSpacing w:val="1"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
-    <w:qFormat w:val="1"/>
-    <w:rsid w:val="00E4773E"/>
+    <w:qFormat/>
+    <w:rsid w:val="00342C75"/>
     <w:rPr>
-      <w:i w:val="1"/>
-[...1 lines deleted...]
-      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="0000BF"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
-    <w:qFormat w:val="1"/>
-    <w:rsid w:val="00E4773E"/>
+    <w:qFormat/>
+    <w:rsid w:val="00342C75"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:color="0f4761" w:space="10" w:sz="4" w:themeColor="accent1" w:themeShade="0000BF" w:val="single"/>
-        <w:bottom w:color="0f4761" w:space="10" w:sz="4" w:themeColor="accent1" w:themeShade="0000BF" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="360" w:before="360"/>
+      <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:i w:val="1"/>
-[...1 lines deleted...]
-      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="0000BF"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00E4773E"/>
+    <w:rsid w:val="00342C75"/>
     <w:rPr>
-      <w:i w:val="1"/>
-[...1 lines deleted...]
-      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="0000BF"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
-    <w:qFormat w:val="1"/>
-    <w:rsid w:val="00E4773E"/>
+    <w:qFormat/>
+    <w:rsid w:val="00342C75"/>
     <w:rPr>
-      <w:b w:val="1"/>
-[...2 lines deleted...]
-      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="0000BF"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed w:val="1"/>
-    <w:rsid w:val="00A41DFA"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00342C75"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00342C75"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00342C75"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
-[...20 lines deleted...]
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A41DFA"/>
+    <w:rsid w:val="00342C75"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00A41DFA"/>
+    <w:rsid w:val="00342C75"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:color="auto" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:rsid w:val="00B113B9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00342C75"/>
     <w:rPr>
       <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00342C75"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed w:val="1"/>
-    <w:rsid w:val="00B113B9"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00342C75"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
-    <w:qFormat w:val="1"/>
-    <w:rsid w:val="001F6C83"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F25A7F"/>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C14556"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00163ED8"/>
     <w:rPr>
-      <w:color w:val="605e5c"/>
-      <w:shd w:color="auto" w:fill="e1dfdd" w:val="clear"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
-  </w:style>
-[...50 lines deleted...]
-    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eu.onfido.app/f/2a50e466-a8c3-4ee6-a788-056745da9056" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Play-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Play-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-regular.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-bold.ttf"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eu.onfido.app/f/2a50e466-a8c3-4ee6-a788-056745da9056" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C4F74C788897084087D7E8C3E71A72A0"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3D5E0402-33B5-A44D-A3FA-9438E82E223D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004C5C2B" w:rsidRDefault="00F03B10" w:rsidP="00F03B10">
+          <w:pPr>
+            <w:pStyle w:val="C4F74C788897084087D7E8C3E71A72A0"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00B26356">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t>[Full First and Last Name]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DA44289E4D590E4E8F569B88617A0A85"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D0059580-C83A-724E-893E-0BB52E73F87C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004C5C2B" w:rsidRDefault="00F03B10" w:rsidP="00F03B10">
+          <w:pPr>
+            <w:pStyle w:val="DA44289E4D590E4E8F569B88617A0A85"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00B26356">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t>[Role Title]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="66DF72B77189C64C8B52A97C5EFA5E73"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6416589F-5A32-E14C-969D-B8E5C1205FE1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004C5C2B" w:rsidRDefault="00F03B10" w:rsidP="00F03B10">
+          <w:pPr>
+            <w:pStyle w:val="66DF72B77189C64C8B52A97C5EFA5E73"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00B26356">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t xml:space="preserve">[Applicant </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t>Business</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B26356">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Name]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="40D61FEBA1C5084EA35BBD5A9B1163A9"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{ADF498F0-46B7-5F4D-B9C0-7A64A2C9C6EE}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004C5C2B" w:rsidRDefault="00F03B10" w:rsidP="00F03B10">
+          <w:pPr>
+            <w:pStyle w:val="40D61FEBA1C5084EA35BBD5A9B1163A9"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FB5C1D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> [Date Signed]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0EA56948AF724798B48AC2AD1E8F531E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6399F76B-7A86-42D8-BC99-2E08FAE0FA2B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A14A66" w:rsidRDefault="00F03B10" w:rsidP="00F03B10">
+          <w:pPr>
+            <w:pStyle w:val="0EA56948AF724798B48AC2AD1E8F531E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00B26356">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t>[</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t>Initial/Name here to Electronically Sign</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B26356">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t>]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DengXian">
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="001B4F91"/>
+    <w:rsid w:val="00071BED"/>
+    <w:rsid w:val="000B0085"/>
+    <w:rsid w:val="000D5F24"/>
+    <w:rsid w:val="00103C98"/>
+    <w:rsid w:val="00157EA8"/>
+    <w:rsid w:val="00172655"/>
+    <w:rsid w:val="001B4F91"/>
+    <w:rsid w:val="00212F48"/>
+    <w:rsid w:val="002455FE"/>
+    <w:rsid w:val="003B1BFD"/>
+    <w:rsid w:val="003F42FB"/>
+    <w:rsid w:val="004352CC"/>
+    <w:rsid w:val="004C5C2B"/>
+    <w:rsid w:val="004C6837"/>
+    <w:rsid w:val="004E5675"/>
+    <w:rsid w:val="0054574E"/>
+    <w:rsid w:val="00570B1B"/>
+    <w:rsid w:val="005D3845"/>
+    <w:rsid w:val="005F6946"/>
+    <w:rsid w:val="00737EDB"/>
+    <w:rsid w:val="008D2EF9"/>
+    <w:rsid w:val="00921C9A"/>
+    <w:rsid w:val="00963D66"/>
+    <w:rsid w:val="0096458C"/>
+    <w:rsid w:val="00A14A66"/>
+    <w:rsid w:val="00AC2D79"/>
+    <w:rsid w:val="00CF593B"/>
+    <w:rsid w:val="00D4296E"/>
+    <w:rsid w:val="00D92D98"/>
+    <w:rsid w:val="00F03B10"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F03B10"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C4F74C788897084087D7E8C3E71A72A01">
+    <w:name w:val="C4F74C788897084087D7E8C3E71A72A01"/>
+    <w:rsid w:val="003F42FB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DA44289E4D590E4E8F569B88617A0A851">
+    <w:name w:val="DA44289E4D590E4E8F569B88617A0A851"/>
+    <w:rsid w:val="003F42FB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="66DF72B77189C64C8B52A97C5EFA5E731">
+    <w:name w:val="66DF72B77189C64C8B52A97C5EFA5E731"/>
+    <w:rsid w:val="003F42FB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0EA56948AF724798B48AC2AD1E8F531E1">
+    <w:name w:val="0EA56948AF724798B48AC2AD1E8F531E1"/>
+    <w:rsid w:val="003F42FB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="40D61FEBA1C5084EA35BBD5A9B1163A91">
+    <w:name w:val="40D61FEBA1C5084EA35BBD5A9B1163A91"/>
+    <w:rsid w:val="003F42FB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C4F74C788897084087D7E8C3E71A72A0">
+    <w:name w:val="C4F74C788897084087D7E8C3E71A72A0"/>
+    <w:rsid w:val="00F03B10"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DA44289E4D590E4E8F569B88617A0A85">
+    <w:name w:val="DA44289E4D590E4E8F569B88617A0A85"/>
+    <w:rsid w:val="00F03B10"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="66DF72B77189C64C8B52A97C5EFA5E73">
+    <w:name w:val="66DF72B77189C64C8B52A97C5EFA5E73"/>
+    <w:rsid w:val="00F03B10"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0EA56948AF724798B48AC2AD1E8F531E">
+    <w:name w:val="0EA56948AF724798B48AC2AD1E8F531E"/>
+    <w:rsid w:val="00F03B10"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="40D61FEBA1C5084EA35BBD5A9B1163A9">
+    <w:name w:val="40D61FEBA1C5084EA35BBD5A9B1163A9"/>
+    <w:rsid w:val="00F03B10"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -2887,50 +4778,90 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</go:gDocsCustomXmlDataStorage>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C29C5400-B1AA-4E87-863B-4E3C16858083}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>395</Words>
+  <Characters>2256</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>2646</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Prithvi Srinivasa</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>Prithvi Srinivasa</dc:creator>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>