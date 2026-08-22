--- v1 (2026-07-11)
+++ v2 (2026-08-22)
@@ -12,51 +12,51 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10710" w:type="dxa"/>
         <w:tblInd w:w="-635" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10800"/>
       </w:tblGrid>
       <w:tr w:rsidR="00342C75" w14:paraId="06FA5524" w14:textId="77777777" w:rsidTr="005311B4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10710" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4AFF0EF1" w14:textId="627653EC" w:rsidR="002659BB" w:rsidRPr="00310C3F" w:rsidRDefault="002659BB" w:rsidP="00E426F8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00310C3F">
@@ -238,183 +238,145 @@
           <w:p w14:paraId="1CBA1F09" w14:textId="6F352AAA" w:rsidR="00F11F9E" w:rsidRPr="00310C3F" w:rsidRDefault="00F11F9E" w:rsidP="00F11F9E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00310C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Secretary </w:t>
             </w:r>
             <w:r w:rsidRPr="00310C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>or equivalent (position who is</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> the official point of contact for regulatory bodies, formal paperwork and legal dealings – e.g. Public Officer).</w:t>
+              <w:t>or equivalent (position who is the official point of contact for regulatory bodies, formal paperwork and legal dealings – e.g. Public Officer).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6FB17C4C" w14:textId="54B199B2" w:rsidR="00F11F9E" w:rsidRPr="00F11F9E" w:rsidRDefault="00F11F9E" w:rsidP="00F11F9E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA7CFA" w14:paraId="4679143C" w14:textId="77777777" w:rsidTr="0074648E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10710" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D1D1D1" w:themeFill="background2" w:themeFillShade="E6"/>
           </w:tcPr>
           <w:p w14:paraId="50ED9BA6" w14:textId="040139E8" w:rsidR="00AA7CFA" w:rsidRPr="00310C3F" w:rsidRDefault="00AA7CFA" w:rsidP="00E426F8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00310C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Section A</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> – Key Controller Identification</w:t>
+              <w:t>Section A – Key Controller Identification</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA7CFA" w14:paraId="1066F288" w14:textId="77777777" w:rsidTr="00AA7CFA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10710" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A6835A9" w14:textId="1568DB15" w:rsidR="00AA7CFA" w:rsidRPr="00310C3F" w:rsidRDefault="00AA7CFA" w:rsidP="00310C3F">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00310C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Please complete the table, listing </w:t>
             </w:r>
             <w:r w:rsidRPr="00310C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>all</w:t>
             </w:r>
             <w:r w:rsidRPr="00310C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> identified </w:t>
-[...6 lines deleted...]
-              <w:t>Key Controllers</w:t>
+              <w:t xml:space="preserve"> identified Key Controllers</w:t>
             </w:r>
             <w:r w:rsidR="00310C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00310C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> of the applicant </w:t>
-[...13 lines deleted...]
-              <w:t>.</w:t>
+              <w:t xml:space="preserve"> of the applicant business.</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="10574" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2590"/>
               <w:gridCol w:w="1509"/>
               <w:gridCol w:w="1885"/>
               <w:gridCol w:w="1490"/>
               <w:gridCol w:w="1368"/>
               <w:gridCol w:w="1732"/>
             </w:tblGrid>
             <w:tr w:rsidR="00AA7CFA" w14:paraId="46B24F8D" w14:textId="77777777" w:rsidTr="00E613BC">
@@ -500,187 +462,219 @@
                     <w:t>e</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> of ID Provided</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> (e.g. License, Passport)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1490" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="55E469D4" w14:textId="77777777" w:rsidR="00AA7CFA" w:rsidRDefault="00AA7CFA" w:rsidP="00AA7CFA">
+                <w:p w14:paraId="55E469D4" w14:textId="4A38C3B5" w:rsidR="00AA7CFA" w:rsidRDefault="00AA7CFA" w:rsidP="00AA7CFA">
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Country of Issuance for ID(s) Provided</w:t>
                   </w:r>
-                  <w:r>
-[...8 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1368" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="36BCD949" w14:textId="77777777" w:rsidR="00AA7CFA" w:rsidRDefault="00AA7CFA" w:rsidP="00AA7CFA">
+                <w:p w14:paraId="36BCD949" w14:textId="05188AFD" w:rsidR="00AA7CFA" w:rsidRDefault="00AA7CFA" w:rsidP="00AA7CFA">
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:t>Confirm Copies of ID Provided</w:t>
+                    <w:t xml:space="preserve">Confirm </w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidR="00603BE7">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
-                      <w:vertAlign w:val="superscript"/>
                     </w:rPr>
-                    <w:t>1</w:t>
+                    <w:t>ID Copy Provided</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1732" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="05E8953F" w14:textId="19AC956F" w:rsidR="00AA7CFA" w:rsidRDefault="00AA7CFA" w:rsidP="00AA7CFA">
+                <w:p w14:paraId="05E8953F" w14:textId="0D35F1DD" w:rsidR="00AA7CFA" w:rsidRDefault="00AA7CFA" w:rsidP="00AA7CFA">
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Confirm Liveness Completed OR Certified ID(s) Provided</w:t>
                   </w:r>
-                  <w:r w:rsidR="00310C3F">
+                  <w:r w:rsidR="00603BE7">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
-                    <w:t>1</w:t>
+                    <w:t>2</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00AA7CFA" w14:paraId="1DCB6EA7" w14:textId="77777777" w:rsidTr="00E613BC">
               <w:trPr>
                 <w:trHeight w:val="340"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2590" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="41A2C0DE" w14:textId="77777777" w:rsidR="00AA7CFA" w:rsidRDefault="00AA7CFA" w:rsidP="00AA7CFA">
+                <w:p w14:paraId="41A2C0DE" w14:textId="7BF74860" w:rsidR="00AA7CFA" w:rsidRDefault="00AA7CFA" w:rsidP="00AA7CFA">
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">1 </w:t>
                   </w:r>
-                  <w:r>
-[...7 lines deleted...]
-                  </w:r>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:lang w:val="en-GB"/>
+                      </w:rPr>
+                      <w:alias w:val="Chairman Full Name"/>
+                      <w:tag w:val="Chairman Full Name"/>
+                      <w:id w:val="-865366745"/>
+                      <w:placeholder>
+                        <w:docPart w:val="FEFD559AC85046068D9C727992F93AC5"/>
+                      </w:placeholder>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00603BE7" w:rsidRPr="00310C3F">
+                        <w:rPr>
+                          <w:rStyle w:val="PlaceholderText"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>[</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00603BE7" w:rsidRPr="00603BE7">
+                        <w:rPr>
+                          <w:rStyle w:val="PlaceholderText"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+                        </w:rPr>
+                        <w:t>C</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00603BE7">
+                        <w:rPr>
+                          <w:rStyle w:val="PlaceholderText"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+                        </w:rPr>
+                        <w:t>hairman Full Name</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00603BE7" w:rsidRPr="00310C3F">
+                        <w:rPr>
+                          <w:rStyle w:val="PlaceholderText"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1509" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="1BCDED07" w14:textId="77777777" w:rsidR="00AA7CFA" w:rsidRDefault="00AA7CFA" w:rsidP="00AA7CFA">
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
@@ -688,355 +682,635 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Chairman </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:br/>
                     <w:t>(or equivalent)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1885" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="460AD9FE" w14:textId="77777777" w:rsidR="00AA7CFA" w:rsidRDefault="00AA7CFA" w:rsidP="00AA7CFA">
+                <w:p w14:paraId="460AD9FE" w14:textId="60A6A4CE" w:rsidR="00AA7CFA" w:rsidRDefault="00603BE7" w:rsidP="00AA7CFA">
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...7 lines deleted...]
-                  </w:r>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:lang w:val="en-GB"/>
+                      </w:rPr>
+                      <w:alias w:val="ID Type"/>
+                      <w:tag w:val="ID Type"/>
+                      <w:id w:val="-1726290443"/>
+                      <w:placeholder>
+                        <w:docPart w:val="BF0A3547941E497F8ECE7CEC046170DD"/>
+                      </w:placeholder>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r>
+                        <w:rPr>
+                          <w:rStyle w:val="PlaceholderText"/>
+                          <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+                        </w:rPr>
+                        <w:t>[ID Type</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00310C3F">
+                        <w:rPr>
+                          <w:rStyle w:val="PlaceholderText"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1490" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="2959C4CF" w14:textId="77777777" w:rsidR="00AA7CFA" w:rsidRDefault="00AA7CFA" w:rsidP="00AA7CFA">
+                <w:p w14:paraId="2959C4CF" w14:textId="64FBCBC5" w:rsidR="00AA7CFA" w:rsidRDefault="00603BE7" w:rsidP="00AA7CFA">
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...7 lines deleted...]
-                  </w:r>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:lang w:val="en-GB"/>
+                      </w:rPr>
+                      <w:alias w:val="Country"/>
+                      <w:tag w:val="Country"/>
+                      <w:id w:val="2140765858"/>
+                      <w:placeholder>
+                        <w:docPart w:val="EFEB5D83113B416DA353169D09047BAA"/>
+                      </w:placeholder>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidRPr="00310C3F">
+                        <w:rPr>
+                          <w:rStyle w:val="PlaceholderText"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>[</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00603BE7">
+                        <w:rPr>
+                          <w:rStyle w:val="PlaceholderText"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+                        </w:rPr>
+                        <w:t>I</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rStyle w:val="PlaceholderText"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+                        </w:rPr>
+                        <w:t>D Country</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00310C3F">
+                        <w:rPr>
+                          <w:rStyle w:val="PlaceholderText"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
-              <w:tc>
-[...48 lines deleted...]
-              </w:tc>
+              <w:sdt>
+                <w:sdtPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:id w:val="1734357361"/>
+                  <w14:checkbox>
+                    <w14:checked w14:val="0"/>
+                    <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                    <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  </w14:checkbox>
+                </w:sdtPr>
+                <w:sdtContent>
+                  <w:tc>
+                    <w:tcPr>
+                      <w:tcW w:w="1368" w:type="dxa"/>
+                      <w:vAlign w:val="center"/>
+                    </w:tcPr>
+                    <w:p w14:paraId="73E00360" w14:textId="62069C1A" w:rsidR="00AA7CFA" w:rsidRDefault="00C060C4" w:rsidP="00AA7CFA">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>☐</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:tc>
+                </w:sdtContent>
+              </w:sdt>
+              <w:sdt>
+                <w:sdtPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:id w:val="-559177863"/>
+                  <w14:checkbox>
+                    <w14:checked w14:val="0"/>
+                    <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                    <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  </w14:checkbox>
+                </w:sdtPr>
+                <w:sdtContent>
+                  <w:tc>
+                    <w:tcPr>
+                      <w:tcW w:w="1732" w:type="dxa"/>
+                      <w:vAlign w:val="center"/>
+                    </w:tcPr>
+                    <w:p w14:paraId="73EE7355" w14:textId="1FD49955" w:rsidR="00AA7CFA" w:rsidRDefault="00603BE7" w:rsidP="00AA7CFA">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>☐</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:tc>
+                </w:sdtContent>
+              </w:sdt>
             </w:tr>
             <w:tr w:rsidR="00AA7CFA" w14:paraId="23E88693" w14:textId="77777777" w:rsidTr="00E613BC">
               <w:trPr>
                 <w:trHeight w:val="340"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2590" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="2060D05D" w14:textId="77777777" w:rsidR="00AA7CFA" w:rsidRDefault="00AA7CFA" w:rsidP="00AA7CFA">
+                <w:p w14:paraId="2060D05D" w14:textId="190755AE" w:rsidR="00AA7CFA" w:rsidRDefault="00AA7CFA" w:rsidP="00AA7CFA">
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">2 </w:t>
                   </w:r>
-                  <w:r>
-[...7 lines deleted...]
-                  </w:r>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:lang w:val="en-GB"/>
+                      </w:rPr>
+                      <w:alias w:val="Treasurer Full Name"/>
+                      <w:tag w:val="Treasurer Full Name"/>
+                      <w:id w:val="1064381217"/>
+                      <w:placeholder>
+                        <w:docPart w:val="32B8DB90DE86488BA62D5D58B881E772"/>
+                      </w:placeholder>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00603BE7" w:rsidRPr="00310C3F">
+                        <w:rPr>
+                          <w:rStyle w:val="PlaceholderText"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>[</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00603BE7">
+                        <w:rPr>
+                          <w:rStyle w:val="PlaceholderText"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+                        </w:rPr>
+                        <w:t>Treasurer</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00603BE7">
+                        <w:rPr>
+                          <w:rStyle w:val="PlaceholderText"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Full Name</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00603BE7" w:rsidRPr="00310C3F">
+                        <w:rPr>
+                          <w:rStyle w:val="PlaceholderText"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1509" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="3D265581" w14:textId="77777777" w:rsidR="00AA7CFA" w:rsidRDefault="00AA7CFA" w:rsidP="00AA7CFA">
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Treasurer </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:br/>
                     <w:t>(or equivalent)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1885" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="02AB07EA" w14:textId="77777777" w:rsidR="00AA7CFA" w:rsidRDefault="00AA7CFA" w:rsidP="00AA7CFA">
+                <w:p w14:paraId="02AB07EA" w14:textId="121C8D1C" w:rsidR="00AA7CFA" w:rsidRDefault="00603BE7" w:rsidP="00AA7CFA">
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...7 lines deleted...]
-                  </w:r>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:lang w:val="en-GB"/>
+                      </w:rPr>
+                      <w:alias w:val="ID Type"/>
+                      <w:tag w:val="ID Type"/>
+                      <w:id w:val="-1977597368"/>
+                      <w:placeholder>
+                        <w:docPart w:val="4AD11E3596604865B7B8373E22EC81B5"/>
+                      </w:placeholder>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r>
+                        <w:rPr>
+                          <w:rStyle w:val="PlaceholderText"/>
+                          <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+                        </w:rPr>
+                        <w:t>[ID Type</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00310C3F">
+                        <w:rPr>
+                          <w:rStyle w:val="PlaceholderText"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1490" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="765B4B82" w14:textId="77777777" w:rsidR="00AA7CFA" w:rsidRDefault="00AA7CFA" w:rsidP="00AA7CFA">
+                <w:p w14:paraId="765B4B82" w14:textId="346078ED" w:rsidR="00AA7CFA" w:rsidRDefault="00603BE7" w:rsidP="00AA7CFA">
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...7 lines deleted...]
-                  </w:r>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:lang w:val="en-GB"/>
+                      </w:rPr>
+                      <w:alias w:val="Country"/>
+                      <w:tag w:val="Country"/>
+                      <w:id w:val="-1808008383"/>
+                      <w:placeholder>
+                        <w:docPart w:val="13AF68B7C8F34C8BA8BDA57477BE4E93"/>
+                      </w:placeholder>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidRPr="00310C3F">
+                        <w:rPr>
+                          <w:rStyle w:val="PlaceholderText"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>[</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00603BE7">
+                        <w:rPr>
+                          <w:rStyle w:val="PlaceholderText"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+                        </w:rPr>
+                        <w:t>I</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rStyle w:val="PlaceholderText"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+                        </w:rPr>
+                        <w:t>D Country</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00310C3F">
+                        <w:rPr>
+                          <w:rStyle w:val="PlaceholderText"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
-              <w:tc>
-[...48 lines deleted...]
-              </w:tc>
+              <w:sdt>
+                <w:sdtPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:id w:val="-1040278653"/>
+                  <w14:checkbox>
+                    <w14:checked w14:val="0"/>
+                    <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                    <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  </w14:checkbox>
+                </w:sdtPr>
+                <w:sdtContent>
+                  <w:tc>
+                    <w:tcPr>
+                      <w:tcW w:w="1368" w:type="dxa"/>
+                      <w:vAlign w:val="center"/>
+                    </w:tcPr>
+                    <w:p w14:paraId="276CC094" w14:textId="24C83069" w:rsidR="00AA7CFA" w:rsidRDefault="00603BE7" w:rsidP="00AA7CFA">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>☐</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:tc>
+                </w:sdtContent>
+              </w:sdt>
+              <w:sdt>
+                <w:sdtPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:id w:val="-1594540435"/>
+                  <w14:checkbox>
+                    <w14:checked w14:val="0"/>
+                    <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                    <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  </w14:checkbox>
+                </w:sdtPr>
+                <w:sdtContent>
+                  <w:tc>
+                    <w:tcPr>
+                      <w:tcW w:w="1732" w:type="dxa"/>
+                      <w:vAlign w:val="center"/>
+                    </w:tcPr>
+                    <w:p w14:paraId="1224AC09" w14:textId="1B3A13E3" w:rsidR="00AA7CFA" w:rsidRDefault="00603BE7" w:rsidP="00AA7CFA">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>☐</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:tc>
+                </w:sdtContent>
+              </w:sdt>
             </w:tr>
             <w:tr w:rsidR="00AA7CFA" w14:paraId="29780BFB" w14:textId="77777777" w:rsidTr="00E613BC">
               <w:trPr>
                 <w:trHeight w:val="340"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2590" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="2A7F7CD0" w14:textId="77777777" w:rsidR="00AA7CFA" w:rsidRDefault="00AA7CFA" w:rsidP="00AA7CFA">
+                <w:p w14:paraId="2A7F7CD0" w14:textId="5508D202" w:rsidR="00AA7CFA" w:rsidRDefault="00AA7CFA" w:rsidP="00AA7CFA">
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">3 </w:t>
                   </w:r>
-                  <w:r>
-[...7 lines deleted...]
-                  </w:r>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:lang w:val="en-GB"/>
+                      </w:rPr>
+                      <w:alias w:val="Secretary Full Name"/>
+                      <w:tag w:val="Secretary Full Name"/>
+                      <w:id w:val="647014646"/>
+                      <w:placeholder>
+                        <w:docPart w:val="E608365B8A7F438F92269E8EC3D5BC05"/>
+                      </w:placeholder>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00603BE7" w:rsidRPr="00603BE7">
+                        <w:rPr>
+                          <w:rStyle w:val="PlaceholderText"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+                        </w:rPr>
+                        <w:t>[</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00603BE7" w:rsidRPr="00603BE7">
+                        <w:rPr>
+                          <w:rStyle w:val="PlaceholderText"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+                        </w:rPr>
+                        <w:t>Secretary</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00603BE7" w:rsidRPr="00603BE7">
+                        <w:rPr>
+                          <w:rStyle w:val="PlaceholderText"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Full Name]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1509" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="77E3EF02" w14:textId="77777777" w:rsidR="00AA7CFA" w:rsidRDefault="00AA7CFA" w:rsidP="00AA7CFA">
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Secretary</w:t>
@@ -1046,145 +1320,247 @@
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>(or equivalent)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1885" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="1F586602" w14:textId="77777777" w:rsidR="00AA7CFA" w:rsidRDefault="00AA7CFA" w:rsidP="00AA7CFA">
+                <w:p w14:paraId="1F586602" w14:textId="697497CD" w:rsidR="00AA7CFA" w:rsidRDefault="00603BE7" w:rsidP="00AA7CFA">
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...7 lines deleted...]
-                  </w:r>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:lang w:val="en-GB"/>
+                      </w:rPr>
+                      <w:alias w:val="ID Type"/>
+                      <w:tag w:val="ID Type"/>
+                      <w:id w:val="-348342388"/>
+                      <w:placeholder>
+                        <w:docPart w:val="FC019BA8A14249BA81C33AE12027DE71"/>
+                      </w:placeholder>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r>
+                        <w:rPr>
+                          <w:rStyle w:val="PlaceholderText"/>
+                          <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+                        </w:rPr>
+                        <w:t>[ID Type</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00310C3F">
+                        <w:rPr>
+                          <w:rStyle w:val="PlaceholderText"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1490" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="1D4E1D7D" w14:textId="77777777" w:rsidR="00AA7CFA" w:rsidRDefault="00AA7CFA" w:rsidP="00AA7CFA">
+                <w:p w14:paraId="1D4E1D7D" w14:textId="315B2E96" w:rsidR="00AA7CFA" w:rsidRDefault="00603BE7" w:rsidP="00AA7CFA">
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...7 lines deleted...]
-                  </w:r>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:lang w:val="en-GB"/>
+                      </w:rPr>
+                      <w:alias w:val="Country"/>
+                      <w:tag w:val="Country"/>
+                      <w:id w:val="-88394317"/>
+                      <w:placeholder>
+                        <w:docPart w:val="53FA30A9F4B349078707B18378B07048"/>
+                      </w:placeholder>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidRPr="00310C3F">
+                        <w:rPr>
+                          <w:rStyle w:val="PlaceholderText"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>[</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00603BE7">
+                        <w:rPr>
+                          <w:rStyle w:val="PlaceholderText"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+                        </w:rPr>
+                        <w:t>I</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rStyle w:val="PlaceholderText"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+                        </w:rPr>
+                        <w:t>D Country</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00310C3F">
+                        <w:rPr>
+                          <w:rStyle w:val="PlaceholderText"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
-              <w:tc>
-[...48 lines deleted...]
-              </w:tc>
+              <w:sdt>
+                <w:sdtPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:id w:val="-266382973"/>
+                  <w14:checkbox>
+                    <w14:checked w14:val="0"/>
+                    <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                    <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  </w14:checkbox>
+                </w:sdtPr>
+                <w:sdtContent>
+                  <w:tc>
+                    <w:tcPr>
+                      <w:tcW w:w="1368" w:type="dxa"/>
+                      <w:vAlign w:val="center"/>
+                    </w:tcPr>
+                    <w:p w14:paraId="58CE182E" w14:textId="2FCF6BB8" w:rsidR="00AA7CFA" w:rsidRDefault="00603BE7" w:rsidP="00AA7CFA">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>☐</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:tc>
+                </w:sdtContent>
+              </w:sdt>
+              <w:sdt>
+                <w:sdtPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:id w:val="1505088633"/>
+                  <w14:checkbox>
+                    <w14:checked w14:val="0"/>
+                    <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                    <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  </w14:checkbox>
+                </w:sdtPr>
+                <w:sdtContent>
+                  <w:tc>
+                    <w:tcPr>
+                      <w:tcW w:w="1732" w:type="dxa"/>
+                      <w:vAlign w:val="center"/>
+                    </w:tcPr>
+                    <w:p w14:paraId="75827965" w14:textId="4E7F666C" w:rsidR="00AA7CFA" w:rsidRDefault="00603BE7" w:rsidP="00AA7CFA">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>☐</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:tc>
+                </w:sdtContent>
+              </w:sdt>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="6E0351D3" w14:textId="4ACCD380" w:rsidR="00AA7CFA" w:rsidRPr="00B26356" w:rsidRDefault="00310C3F" w:rsidP="00E426F8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -1485,65 +1861,51 @@
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="005311B4" w:rsidRPr="00310C3F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005311B4" w:rsidRPr="00310C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00310C3F" w:rsidRPr="00310C3F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>I acknowledge that this certification is given in connection with the Anti-Money Laundering and Counter-Terrorism Financing Rules and that it is an offence under section 136 of the Anti-Money Laundering and Counter-Terrorism Financing Act 2006 (</w:t>
-[...13 lines deleted...]
-              <w:t>) to knowingly provide false or misleading information.</w:t>
+              <w:t>I acknowledge that this certification is given in connection with the Anti-Money Laundering and Counter-Terrorism Financing Rules and that it is an offence under section 136 of the Anti-Money Laundering and Counter-Terrorism Financing Act 2006 (Cth) to knowingly provide false or misleading information.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="549C12C2" w14:textId="1739ECE1" w:rsidR="005311B4" w:rsidRPr="00310C3F" w:rsidRDefault="00000000" w:rsidP="00E426F8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="2060133417"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
@@ -1856,75 +2218,51 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk175934842"/>
       <w:r w:rsidRPr="00310C3F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00163ED8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Note that if you are providing an ID other than an Australian or New Zealand </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> License/Passport</w:t>
+        <w:t>Note that if you are providing an ID other than an Australian or New Zealand Drivers License/Passport</w:t>
       </w:r>
       <w:r w:rsidRPr="00342C75">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, IDs provided must either be Certified/Notarised according to the regulations of your country of residence, or alternatively, provided through Liveness by the ID holder (which can be accessed using</w:t>
       </w:r>
       <w:r w:rsidRPr="00342C75">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00C31F96">
           <w:rPr>
@@ -1973,63 +2311,63 @@
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="6922B5DB" w14:textId="77777777" w:rsidR="0052035E" w:rsidRDefault="0052035E" w:rsidP="00342C75">
       <w:pPr>
         <w:ind w:left="-630"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0052035E">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2FAC34FE" w14:textId="77777777" w:rsidR="001F599F" w:rsidRDefault="001F599F" w:rsidP="00342C75">
+    <w:p w14:paraId="17FB52FE" w14:textId="77777777" w:rsidR="00F42E16" w:rsidRDefault="00F42E16" w:rsidP="00342C75">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6410CC4E" w14:textId="77777777" w:rsidR="001F599F" w:rsidRDefault="001F599F" w:rsidP="00342C75">
+    <w:p w14:paraId="134751FA" w14:textId="77777777" w:rsidR="00F42E16" w:rsidRDefault="00F42E16" w:rsidP="00342C75">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
@@ -2041,126 +2379,127 @@
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
+    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="44FDFF56" w14:textId="77777777" w:rsidR="00F11F9E" w:rsidRDefault="00F11F9E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3960FDB2" w14:textId="77777777" w:rsidR="00F11F9E" w:rsidRDefault="00F11F9E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4A6713EC" w14:textId="77777777" w:rsidR="00F11F9E" w:rsidRDefault="00F11F9E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C18DBAE" w14:textId="77777777" w:rsidR="001F599F" w:rsidRDefault="001F599F" w:rsidP="00342C75">
+    <w:p w14:paraId="50A54DA2" w14:textId="77777777" w:rsidR="00F42E16" w:rsidRDefault="00F42E16" w:rsidP="00342C75">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72A15645" w14:textId="77777777" w:rsidR="001F599F" w:rsidRDefault="001F599F" w:rsidP="00342C75">
+    <w:p w14:paraId="4C8464C0" w14:textId="77777777" w:rsidR="00F42E16" w:rsidRDefault="00F42E16" w:rsidP="00342C75">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3B5DF1CF" w14:textId="77777777" w:rsidR="00F11F9E" w:rsidRDefault="00F11F9E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="04C9F6ED" w14:textId="040AA251" w:rsidR="00342C75" w:rsidRPr="00E426F8" w:rsidRDefault="00F11F9E" w:rsidP="00437AF6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>Key Controller Declaration Letter</w:t>
     </w:r>
     <w:r w:rsidR="006660F7">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -2196,61 +2535,61 @@
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>Request for Information</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7B1A96AF" w14:textId="77777777" w:rsidR="00B26356" w:rsidRPr="00342C75" w:rsidRDefault="00B26356" w:rsidP="00B26356">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3FB18C29" w14:textId="77777777" w:rsidR="00F11F9E" w:rsidRDefault="00F11F9E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58D119BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7340DD24"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -2396,127 +2735,131 @@
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="231932376">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="495652772">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Mcx3NW/SnirJqs8HpkKlqg1aG/1FHJuTT9FVLAlMPQbTERd/vlynJ9hPVvOKOpNPQgz29CvbjRXUkrlQi2ktwg==" w:salt="501jzSkO7BikpJJ7c/NwCQ=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="qm863bMrEjsOzS4lDHZBnA7eGrbhwosglsYXnWHkErFaQOREKCapONAEL1vJoC1srdkFkJztz+WudgOeMWZEPQ==" w:salt="HpYEg+p8RYkYTmKNg7lgmQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00342C75"/>
     <w:rsid w:val="00061896"/>
     <w:rsid w:val="00071BED"/>
     <w:rsid w:val="000D5F24"/>
     <w:rsid w:val="00147533"/>
     <w:rsid w:val="00163ED8"/>
     <w:rsid w:val="00172655"/>
     <w:rsid w:val="001D7569"/>
     <w:rsid w:val="001E4D50"/>
     <w:rsid w:val="001F599F"/>
     <w:rsid w:val="002659BB"/>
     <w:rsid w:val="00271D6E"/>
     <w:rsid w:val="002875E1"/>
     <w:rsid w:val="002F0C68"/>
     <w:rsid w:val="00310C3F"/>
     <w:rsid w:val="00342C75"/>
     <w:rsid w:val="003669BF"/>
     <w:rsid w:val="003B1BFD"/>
     <w:rsid w:val="003B6263"/>
     <w:rsid w:val="00415A1E"/>
     <w:rsid w:val="00437AF6"/>
     <w:rsid w:val="004A10F0"/>
     <w:rsid w:val="004E5675"/>
     <w:rsid w:val="0052035E"/>
     <w:rsid w:val="005311B4"/>
     <w:rsid w:val="0054574E"/>
     <w:rsid w:val="00597A18"/>
+    <w:rsid w:val="00603BE7"/>
     <w:rsid w:val="00664766"/>
     <w:rsid w:val="006660F7"/>
     <w:rsid w:val="00737EDB"/>
     <w:rsid w:val="0074648E"/>
     <w:rsid w:val="007B4076"/>
     <w:rsid w:val="007F7BD0"/>
     <w:rsid w:val="008E7090"/>
     <w:rsid w:val="00921C9A"/>
     <w:rsid w:val="00940478"/>
     <w:rsid w:val="0096458C"/>
     <w:rsid w:val="009E6D50"/>
     <w:rsid w:val="00A64D96"/>
     <w:rsid w:val="00AA7CFA"/>
     <w:rsid w:val="00AC2D79"/>
     <w:rsid w:val="00B06BC1"/>
     <w:rsid w:val="00B23837"/>
     <w:rsid w:val="00B26356"/>
     <w:rsid w:val="00B55620"/>
     <w:rsid w:val="00BB793F"/>
+    <w:rsid w:val="00C060C4"/>
     <w:rsid w:val="00C31F96"/>
     <w:rsid w:val="00C50C18"/>
+    <w:rsid w:val="00C958CC"/>
     <w:rsid w:val="00CF593B"/>
     <w:rsid w:val="00D03C3B"/>
     <w:rsid w:val="00D832B2"/>
     <w:rsid w:val="00E426F8"/>
     <w:rsid w:val="00F11F9E"/>
     <w:rsid w:val="00F25A7F"/>
     <w:rsid w:val="00F34217"/>
+    <w:rsid w:val="00F42E16"/>
     <w:rsid w:val="00F801C3"/>
     <w:rsid w:val="00FB5C1D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -3561,272 +3904,668 @@
     <w:qFormat/>
     <w:rsid w:val="00F25A7F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00163ED8"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eu.onfido.app/f/2a50e466-a8c3-4ee6-a788-056745da9056" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C4F74C788897084087D7E8C3E71A72A0"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3D5E0402-33B5-A44D-A3FA-9438E82E223D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="004C5C2B" w:rsidRDefault="00F03B10" w:rsidP="00F03B10">
+        <w:p w:rsidR="004C5C2B" w:rsidRDefault="00652932" w:rsidP="00652932">
           <w:pPr>
-            <w:pStyle w:val="C4F74C788897084087D7E8C3E71A72A0"/>
+            <w:pStyle w:val="C4F74C788897084087D7E8C3E71A72A09"/>
           </w:pPr>
-          <w:r w:rsidRPr="00B26356">
+          <w:r w:rsidRPr="00310C3F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>[Full First and Last Name]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DA44289E4D590E4E8F569B88617A0A85"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D0059580-C83A-724E-893E-0BB52E73F87C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="004C5C2B" w:rsidRDefault="00F03B10" w:rsidP="00F03B10">
+        <w:p w:rsidR="004C5C2B" w:rsidRDefault="00652932" w:rsidP="00652932">
           <w:pPr>
-            <w:pStyle w:val="DA44289E4D590E4E8F569B88617A0A85"/>
+            <w:pStyle w:val="DA44289E4D590E4E8F569B88617A0A859"/>
           </w:pPr>
-          <w:r w:rsidRPr="00B26356">
+          <w:r w:rsidRPr="00310C3F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>[Role Title]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="66DF72B77189C64C8B52A97C5EFA5E73"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6416589F-5A32-E14C-969D-B8E5C1205FE1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="004C5C2B" w:rsidRDefault="00F03B10" w:rsidP="00F03B10">
+        <w:p w:rsidR="004C5C2B" w:rsidRDefault="00652932" w:rsidP="00652932">
           <w:pPr>
-            <w:pStyle w:val="66DF72B77189C64C8B52A97C5EFA5E73"/>
+            <w:pStyle w:val="66DF72B77189C64C8B52A97C5EFA5E739"/>
           </w:pPr>
-          <w:r w:rsidRPr="00B26356">
+          <w:r w:rsidRPr="00310C3F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
               <w:u w:val="single"/>
             </w:rPr>
-            <w:t xml:space="preserve">[Applicant </w:t>
-[...21 lines deleted...]
-            <w:t xml:space="preserve"> Name]</w:t>
+            <w:t>[Applicant Business Name]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="40D61FEBA1C5084EA35BBD5A9B1163A9"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{ADF498F0-46B7-5F4D-B9C0-7A64A2C9C6EE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="004C5C2B" w:rsidRDefault="00F03B10" w:rsidP="00F03B10">
+        <w:p w:rsidR="004C5C2B" w:rsidRDefault="00652932" w:rsidP="00652932">
           <w:pPr>
-            <w:pStyle w:val="40D61FEBA1C5084EA35BBD5A9B1163A9"/>
+            <w:pStyle w:val="40D61FEBA1C5084EA35BBD5A9B1163A99"/>
           </w:pPr>
-          <w:r w:rsidRPr="00FB5C1D">
+          <w:r w:rsidRPr="00310C3F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve"> [Date Signed]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0EA56948AF724798B48AC2AD1E8F531E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6399F76B-7A86-42D8-BC99-2E08FAE0FA2B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A14A66" w:rsidRDefault="00F03B10" w:rsidP="00F03B10">
+        <w:p w:rsidR="00A14A66" w:rsidRDefault="00652932" w:rsidP="00652932">
           <w:pPr>
-            <w:pStyle w:val="0EA56948AF724798B48AC2AD1E8F531E"/>
+            <w:pStyle w:val="0EA56948AF724798B48AC2AD1E8F531E9"/>
           </w:pPr>
-          <w:r w:rsidRPr="00B26356">
+          <w:r w:rsidRPr="00310C3F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t>[Initial/Name here to Electronically Sign]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FEFD559AC85046068D9C727992F93AC5"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C519E90B-6F47-49DF-85E5-F13F3F398808}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00652932" w:rsidP="00652932">
+          <w:pPr>
+            <w:pStyle w:val="FEFD559AC85046068D9C727992F93AC59"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00310C3F">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t>[</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00603BE7">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+            </w:rPr>
+            <w:t>C</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+            </w:rPr>
+            <w:t>hairman Full Name</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00310C3F">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t>]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="32B8DB90DE86488BA62D5D58B881E772"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{722B289D-99E0-4A9B-AAD9-46A662340F4C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00652932" w:rsidP="00652932">
+          <w:pPr>
+            <w:pStyle w:val="32B8DB90DE86488BA62D5D58B881E7727"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00310C3F">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
-              <w:sz w:val="24"/>
-[...1 lines deleted...]
-              <w:u w:val="single"/>
             </w:rPr>
-            <w:t>Initial/Name here to Electronically Sign</w:t>
+            <w:t>Treasurer</w:t>
           </w:r>
-          <w:r w:rsidRPr="00B26356">
+          <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Full Name</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00310C3F">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t>]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E608365B8A7F438F92269E8EC3D5BC05"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{41AC6858-5CDF-4BF9-88CD-243103321467}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00652932" w:rsidP="00652932">
+          <w:pPr>
+            <w:pStyle w:val="E608365B8A7F438F92269E8EC3D5BC057"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00603BE7">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+            </w:rPr>
+            <w:t>[</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00603BE7">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+            </w:rPr>
+            <w:t>Secretary</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00603BE7">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Full Name]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BF0A3547941E497F8ECE7CEC046170DD"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{619A7DC0-E882-411A-BBBD-4EF94476573F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00652932" w:rsidP="00652932">
+          <w:pPr>
+            <w:pStyle w:val="BF0A3547941E497F8ECE7CEC046170DD7"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+            </w:rPr>
+            <w:t>[ID Type</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00310C3F">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t>]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="EFEB5D83113B416DA353169D09047BAA"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E44F62C9-05EB-4649-A9B9-978FBF2AE9F3}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00652932" w:rsidP="00652932">
+          <w:pPr>
+            <w:pStyle w:val="EFEB5D83113B416DA353169D09047BAA7"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00310C3F">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t>[</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00603BE7">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+            </w:rPr>
+            <w:t>I</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+            </w:rPr>
+            <w:t>D Country</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00310C3F">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t>]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="13AF68B7C8F34C8BA8BDA57477BE4E93"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{123F7395-7AF6-45AA-A674-4CB240859170}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00652932" w:rsidP="00652932">
+          <w:pPr>
+            <w:pStyle w:val="13AF68B7C8F34C8BA8BDA57477BE4E935"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00310C3F">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t>[</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00603BE7">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+            </w:rPr>
+            <w:t>I</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+            </w:rPr>
+            <w:t>D Country</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00310C3F">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t>]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="53FA30A9F4B349078707B18378B07048"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D06CD876-CD82-4F3C-B64B-AE3BEFD2919F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00652932" w:rsidP="00652932">
+          <w:pPr>
+            <w:pStyle w:val="53FA30A9F4B349078707B18378B070485"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00310C3F">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t>[</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00603BE7">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+            </w:rPr>
+            <w:t>I</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+            </w:rPr>
+            <w:t>D Country</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00310C3F">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t>]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4AD11E3596604865B7B8373E22EC81B5"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4CA1F4B9-D036-4418-BEA6-51F10888D59E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00652932" w:rsidP="00652932">
+          <w:pPr>
+            <w:pStyle w:val="4AD11E3596604865B7B8373E22EC81B53"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+            </w:rPr>
+            <w:t>[ID Type</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00310C3F">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t>]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FC019BA8A14249BA81C33AE12027DE71"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{64FA2AEE-08A7-41C0-8C9C-F787CA0E3FAB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00652932" w:rsidP="00652932">
+          <w:pPr>
+            <w:pStyle w:val="FC019BA8A14249BA81C33AE12027DE713"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
+            </w:rPr>
+            <w:t>[ID Type</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00310C3F">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
@@ -3838,101 +4577,105 @@
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
+    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001B4F91"/>
+    <w:rsid w:val="00037BED"/>
     <w:rsid w:val="00071BED"/>
     <w:rsid w:val="000B0085"/>
     <w:rsid w:val="000D5F24"/>
     <w:rsid w:val="00103C98"/>
     <w:rsid w:val="00157EA8"/>
     <w:rsid w:val="00172655"/>
     <w:rsid w:val="001B4F91"/>
     <w:rsid w:val="00212F48"/>
     <w:rsid w:val="002455FE"/>
     <w:rsid w:val="003B1BFD"/>
     <w:rsid w:val="003F42FB"/>
     <w:rsid w:val="004352CC"/>
     <w:rsid w:val="004C5C2B"/>
     <w:rsid w:val="004C6837"/>
     <w:rsid w:val="004E5675"/>
     <w:rsid w:val="0054574E"/>
     <w:rsid w:val="00570B1B"/>
     <w:rsid w:val="005D3845"/>
     <w:rsid w:val="005F6946"/>
+    <w:rsid w:val="00652932"/>
     <w:rsid w:val="00737EDB"/>
     <w:rsid w:val="008D2EF9"/>
     <w:rsid w:val="00921C9A"/>
     <w:rsid w:val="00963D66"/>
     <w:rsid w:val="0096458C"/>
     <w:rsid w:val="00A14A66"/>
     <w:rsid w:val="00AC2D79"/>
+    <w:rsid w:val="00C958CC"/>
     <w:rsid w:val="00CF593B"/>
     <w:rsid w:val="00D4296E"/>
     <w:rsid w:val="00D92D98"/>
     <w:rsid w:val="00F03B10"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
@@ -4348,108 +5091,103 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F03B10"/>
+    <w:rsid w:val="00652932"/>
     <w:rPr>
       <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FEFD559AC85046068D9C727992F93AC5">
+    <w:name w:val="FEFD559AC85046068D9C727992F93AC5"/>
+    <w:rsid w:val="00652932"/>
+    <w:rPr>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FEFD559AC85046068D9C727992F93AC51">
+    <w:name w:val="FEFD559AC85046068D9C727992F93AC51"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C4F74C788897084087D7E8C3E71A72A01">
     <w:name w:val="C4F74C788897084087D7E8C3E71A72A01"/>
-    <w:rsid w:val="003F42FB"/>
-[...1 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DA44289E4D590E4E8F569B88617A0A851">
     <w:name w:val="DA44289E4D590E4E8F569B88617A0A851"/>
-    <w:rsid w:val="003F42FB"/>
-[...1 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="66DF72B77189C64C8B52A97C5EFA5E731">
     <w:name w:val="66DF72B77189C64C8B52A97C5EFA5E731"/>
-    <w:rsid w:val="003F42FB"/>
-[...25 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C4F74C788897084087D7E8C3E71A72A0">
     <w:name w:val="C4F74C788897084087D7E8C3E71A72A0"/>
     <w:rsid w:val="00F03B10"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DA44289E4D590E4E8F569B88617A0A85">
     <w:name w:val="DA44289E4D590E4E8F569B88617A0A85"/>
     <w:rsid w:val="00F03B10"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
@@ -4464,50 +5202,1241 @@
     <w:rsid w:val="00F03B10"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0EA56948AF724798B48AC2AD1E8F531E">
     <w:name w:val="0EA56948AF724798B48AC2AD1E8F531E"/>
     <w:rsid w:val="00F03B10"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="40D61FEBA1C5084EA35BBD5A9B1163A9">
     <w:name w:val="40D61FEBA1C5084EA35BBD5A9B1163A9"/>
     <w:rsid w:val="00F03B10"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0EA56948AF724798B48AC2AD1E8F531E1">
+    <w:name w:val="0EA56948AF724798B48AC2AD1E8F531E1"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="40D61FEBA1C5084EA35BBD5A9B1163A91">
+    <w:name w:val="40D61FEBA1C5084EA35BBD5A9B1163A91"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FEFD559AC85046068D9C727992F93AC52">
+    <w:name w:val="FEFD559AC85046068D9C727992F93AC52"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C4F74C788897084087D7E8C3E71A72A02">
+    <w:name w:val="C4F74C788897084087D7E8C3E71A72A02"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DA44289E4D590E4E8F569B88617A0A852">
+    <w:name w:val="DA44289E4D590E4E8F569B88617A0A852"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="66DF72B77189C64C8B52A97C5EFA5E732">
+    <w:name w:val="66DF72B77189C64C8B52A97C5EFA5E732"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0EA56948AF724798B48AC2AD1E8F531E2">
+    <w:name w:val="0EA56948AF724798B48AC2AD1E8F531E2"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="40D61FEBA1C5084EA35BBD5A9B1163A92">
+    <w:name w:val="40D61FEBA1C5084EA35BBD5A9B1163A92"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="32B8DB90DE86488BA62D5D58B881E772">
+    <w:name w:val="32B8DB90DE86488BA62D5D58B881E772"/>
+    <w:rsid w:val="00652932"/>
+    <w:rPr>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E608365B8A7F438F92269E8EC3D5BC05">
+    <w:name w:val="E608365B8A7F438F92269E8EC3D5BC05"/>
+    <w:rsid w:val="00652932"/>
+    <w:rPr>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ED696D799DE84621BB9AAC826339DDF9">
+    <w:name w:val="ED696D799DE84621BB9AAC826339DDF9"/>
+    <w:rsid w:val="00652932"/>
+    <w:rPr>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BF0A3547941E497F8ECE7CEC046170DD">
+    <w:name w:val="BF0A3547941E497F8ECE7CEC046170DD"/>
+    <w:rsid w:val="00652932"/>
+    <w:rPr>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EFEB5D83113B416DA353169D09047BAA">
+    <w:name w:val="EFEB5D83113B416DA353169D09047BAA"/>
+    <w:rsid w:val="00652932"/>
+    <w:rPr>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FEFD559AC85046068D9C727992F93AC53">
+    <w:name w:val="FEFD559AC85046068D9C727992F93AC53"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BF0A3547941E497F8ECE7CEC046170DD1">
+    <w:name w:val="BF0A3547941E497F8ECE7CEC046170DD1"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EFEB5D83113B416DA353169D09047BAA1">
+    <w:name w:val="EFEB5D83113B416DA353169D09047BAA1"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="32B8DB90DE86488BA62D5D58B881E7721">
+    <w:name w:val="32B8DB90DE86488BA62D5D58B881E7721"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E608365B8A7F438F92269E8EC3D5BC051">
+    <w:name w:val="E608365B8A7F438F92269E8EC3D5BC051"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C4F74C788897084087D7E8C3E71A72A03">
+    <w:name w:val="C4F74C788897084087D7E8C3E71A72A03"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DA44289E4D590E4E8F569B88617A0A853">
+    <w:name w:val="DA44289E4D590E4E8F569B88617A0A853"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="66DF72B77189C64C8B52A97C5EFA5E733">
+    <w:name w:val="66DF72B77189C64C8B52A97C5EFA5E733"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0EA56948AF724798B48AC2AD1E8F531E3">
+    <w:name w:val="0EA56948AF724798B48AC2AD1E8F531E3"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="40D61FEBA1C5084EA35BBD5A9B1163A93">
+    <w:name w:val="40D61FEBA1C5084EA35BBD5A9B1163A93"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FEFD559AC85046068D9C727992F93AC54">
+    <w:name w:val="FEFD559AC85046068D9C727992F93AC54"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BF0A3547941E497F8ECE7CEC046170DD2">
+    <w:name w:val="BF0A3547941E497F8ECE7CEC046170DD2"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EFEB5D83113B416DA353169D09047BAA2">
+    <w:name w:val="EFEB5D83113B416DA353169D09047BAA2"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="32B8DB90DE86488BA62D5D58B881E7722">
+    <w:name w:val="32B8DB90DE86488BA62D5D58B881E7722"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E608365B8A7F438F92269E8EC3D5BC052">
+    <w:name w:val="E608365B8A7F438F92269E8EC3D5BC052"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C4F74C788897084087D7E8C3E71A72A04">
+    <w:name w:val="C4F74C788897084087D7E8C3E71A72A04"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DA44289E4D590E4E8F569B88617A0A854">
+    <w:name w:val="DA44289E4D590E4E8F569B88617A0A854"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="66DF72B77189C64C8B52A97C5EFA5E734">
+    <w:name w:val="66DF72B77189C64C8B52A97C5EFA5E734"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0EA56948AF724798B48AC2AD1E8F531E4">
+    <w:name w:val="0EA56948AF724798B48AC2AD1E8F531E4"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="40D61FEBA1C5084EA35BBD5A9B1163A94">
+    <w:name w:val="40D61FEBA1C5084EA35BBD5A9B1163A94"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="13AF68B7C8F34C8BA8BDA57477BE4E93">
+    <w:name w:val="13AF68B7C8F34C8BA8BDA57477BE4E93"/>
+    <w:rsid w:val="00652932"/>
+    <w:rPr>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="53FA30A9F4B349078707B18378B07048">
+    <w:name w:val="53FA30A9F4B349078707B18378B07048"/>
+    <w:rsid w:val="00652932"/>
+    <w:rPr>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FEFD559AC85046068D9C727992F93AC55">
+    <w:name w:val="FEFD559AC85046068D9C727992F93AC55"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BF0A3547941E497F8ECE7CEC046170DD3">
+    <w:name w:val="BF0A3547941E497F8ECE7CEC046170DD3"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EFEB5D83113B416DA353169D09047BAA3">
+    <w:name w:val="EFEB5D83113B416DA353169D09047BAA3"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="32B8DB90DE86488BA62D5D58B881E7723">
+    <w:name w:val="32B8DB90DE86488BA62D5D58B881E7723"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="13AF68B7C8F34C8BA8BDA57477BE4E931">
+    <w:name w:val="13AF68B7C8F34C8BA8BDA57477BE4E931"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E608365B8A7F438F92269E8EC3D5BC053">
+    <w:name w:val="E608365B8A7F438F92269E8EC3D5BC053"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="53FA30A9F4B349078707B18378B070481">
+    <w:name w:val="53FA30A9F4B349078707B18378B070481"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C4F74C788897084087D7E8C3E71A72A05">
+    <w:name w:val="C4F74C788897084087D7E8C3E71A72A05"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DA44289E4D590E4E8F569B88617A0A855">
+    <w:name w:val="DA44289E4D590E4E8F569B88617A0A855"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="66DF72B77189C64C8B52A97C5EFA5E735">
+    <w:name w:val="66DF72B77189C64C8B52A97C5EFA5E735"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0EA56948AF724798B48AC2AD1E8F531E5">
+    <w:name w:val="0EA56948AF724798B48AC2AD1E8F531E5"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="40D61FEBA1C5084EA35BBD5A9B1163A95">
+    <w:name w:val="40D61FEBA1C5084EA35BBD5A9B1163A95"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FEFD559AC85046068D9C727992F93AC56">
+    <w:name w:val="FEFD559AC85046068D9C727992F93AC56"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BF0A3547941E497F8ECE7CEC046170DD4">
+    <w:name w:val="BF0A3547941E497F8ECE7CEC046170DD4"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EFEB5D83113B416DA353169D09047BAA4">
+    <w:name w:val="EFEB5D83113B416DA353169D09047BAA4"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="32B8DB90DE86488BA62D5D58B881E7724">
+    <w:name w:val="32B8DB90DE86488BA62D5D58B881E7724"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="13AF68B7C8F34C8BA8BDA57477BE4E932">
+    <w:name w:val="13AF68B7C8F34C8BA8BDA57477BE4E932"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E608365B8A7F438F92269E8EC3D5BC054">
+    <w:name w:val="E608365B8A7F438F92269E8EC3D5BC054"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="53FA30A9F4B349078707B18378B070482">
+    <w:name w:val="53FA30A9F4B349078707B18378B070482"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C4F74C788897084087D7E8C3E71A72A06">
+    <w:name w:val="C4F74C788897084087D7E8C3E71A72A06"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DA44289E4D590E4E8F569B88617A0A856">
+    <w:name w:val="DA44289E4D590E4E8F569B88617A0A856"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="66DF72B77189C64C8B52A97C5EFA5E736">
+    <w:name w:val="66DF72B77189C64C8B52A97C5EFA5E736"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0EA56948AF724798B48AC2AD1E8F531E6">
+    <w:name w:val="0EA56948AF724798B48AC2AD1E8F531E6"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="40D61FEBA1C5084EA35BBD5A9B1163A96">
+    <w:name w:val="40D61FEBA1C5084EA35BBD5A9B1163A96"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4AD11E3596604865B7B8373E22EC81B5">
+    <w:name w:val="4AD11E3596604865B7B8373E22EC81B5"/>
+    <w:rsid w:val="00652932"/>
+    <w:rPr>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FC019BA8A14249BA81C33AE12027DE71">
+    <w:name w:val="FC019BA8A14249BA81C33AE12027DE71"/>
+    <w:rsid w:val="00652932"/>
+    <w:rPr>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FEFD559AC85046068D9C727992F93AC57">
+    <w:name w:val="FEFD559AC85046068D9C727992F93AC57"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BF0A3547941E497F8ECE7CEC046170DD5">
+    <w:name w:val="BF0A3547941E497F8ECE7CEC046170DD5"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EFEB5D83113B416DA353169D09047BAA5">
+    <w:name w:val="EFEB5D83113B416DA353169D09047BAA5"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="32B8DB90DE86488BA62D5D58B881E7725">
+    <w:name w:val="32B8DB90DE86488BA62D5D58B881E7725"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4AD11E3596604865B7B8373E22EC81B51">
+    <w:name w:val="4AD11E3596604865B7B8373E22EC81B51"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="13AF68B7C8F34C8BA8BDA57477BE4E933">
+    <w:name w:val="13AF68B7C8F34C8BA8BDA57477BE4E933"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E608365B8A7F438F92269E8EC3D5BC055">
+    <w:name w:val="E608365B8A7F438F92269E8EC3D5BC055"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FC019BA8A14249BA81C33AE12027DE711">
+    <w:name w:val="FC019BA8A14249BA81C33AE12027DE711"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="53FA30A9F4B349078707B18378B070483">
+    <w:name w:val="53FA30A9F4B349078707B18378B070483"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C4F74C788897084087D7E8C3E71A72A07">
+    <w:name w:val="C4F74C788897084087D7E8C3E71A72A07"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DA44289E4D590E4E8F569B88617A0A857">
+    <w:name w:val="DA44289E4D590E4E8F569B88617A0A857"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="66DF72B77189C64C8B52A97C5EFA5E737">
+    <w:name w:val="66DF72B77189C64C8B52A97C5EFA5E737"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0EA56948AF724798B48AC2AD1E8F531E7">
+    <w:name w:val="0EA56948AF724798B48AC2AD1E8F531E7"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="40D61FEBA1C5084EA35BBD5A9B1163A97">
+    <w:name w:val="40D61FEBA1C5084EA35BBD5A9B1163A97"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FEFD559AC85046068D9C727992F93AC58">
+    <w:name w:val="FEFD559AC85046068D9C727992F93AC58"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BF0A3547941E497F8ECE7CEC046170DD6">
+    <w:name w:val="BF0A3547941E497F8ECE7CEC046170DD6"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EFEB5D83113B416DA353169D09047BAA6">
+    <w:name w:val="EFEB5D83113B416DA353169D09047BAA6"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="32B8DB90DE86488BA62D5D58B881E7726">
+    <w:name w:val="32B8DB90DE86488BA62D5D58B881E7726"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4AD11E3596604865B7B8373E22EC81B52">
+    <w:name w:val="4AD11E3596604865B7B8373E22EC81B52"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="13AF68B7C8F34C8BA8BDA57477BE4E934">
+    <w:name w:val="13AF68B7C8F34C8BA8BDA57477BE4E934"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E608365B8A7F438F92269E8EC3D5BC056">
+    <w:name w:val="E608365B8A7F438F92269E8EC3D5BC056"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FC019BA8A14249BA81C33AE12027DE712">
+    <w:name w:val="FC019BA8A14249BA81C33AE12027DE712"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="53FA30A9F4B349078707B18378B070484">
+    <w:name w:val="53FA30A9F4B349078707B18378B070484"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C4F74C788897084087D7E8C3E71A72A08">
+    <w:name w:val="C4F74C788897084087D7E8C3E71A72A08"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DA44289E4D590E4E8F569B88617A0A858">
+    <w:name w:val="DA44289E4D590E4E8F569B88617A0A858"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="66DF72B77189C64C8B52A97C5EFA5E738">
+    <w:name w:val="66DF72B77189C64C8B52A97C5EFA5E738"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0EA56948AF724798B48AC2AD1E8F531E8">
+    <w:name w:val="0EA56948AF724798B48AC2AD1E8F531E8"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="40D61FEBA1C5084EA35BBD5A9B1163A98">
+    <w:name w:val="40D61FEBA1C5084EA35BBD5A9B1163A98"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FEFD559AC85046068D9C727992F93AC59">
+    <w:name w:val="FEFD559AC85046068D9C727992F93AC59"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BF0A3547941E497F8ECE7CEC046170DD7">
+    <w:name w:val="BF0A3547941E497F8ECE7CEC046170DD7"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EFEB5D83113B416DA353169D09047BAA7">
+    <w:name w:val="EFEB5D83113B416DA353169D09047BAA7"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="32B8DB90DE86488BA62D5D58B881E7727">
+    <w:name w:val="32B8DB90DE86488BA62D5D58B881E7727"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4AD11E3596604865B7B8373E22EC81B53">
+    <w:name w:val="4AD11E3596604865B7B8373E22EC81B53"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="13AF68B7C8F34C8BA8BDA57477BE4E935">
+    <w:name w:val="13AF68B7C8F34C8BA8BDA57477BE4E935"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E608365B8A7F438F92269E8EC3D5BC057">
+    <w:name w:val="E608365B8A7F438F92269E8EC3D5BC057"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FC019BA8A14249BA81C33AE12027DE713">
+    <w:name w:val="FC019BA8A14249BA81C33AE12027DE713"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="53FA30A9F4B349078707B18378B070485">
+    <w:name w:val="53FA30A9F4B349078707B18378B070485"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C4F74C788897084087D7E8C3E71A72A09">
+    <w:name w:val="C4F74C788897084087D7E8C3E71A72A09"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DA44289E4D590E4E8F569B88617A0A859">
+    <w:name w:val="DA44289E4D590E4E8F569B88617A0A859"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="66DF72B77189C64C8B52A97C5EFA5E739">
+    <w:name w:val="66DF72B77189C64C8B52A97C5EFA5E739"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0EA56948AF724798B48AC2AD1E8F531E9">
+    <w:name w:val="0EA56948AF724798B48AC2AD1E8F531E9"/>
+    <w:rsid w:val="00652932"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="40D61FEBA1C5084EA35BBD5A9B1163A99">
+    <w:name w:val="40D61FEBA1C5084EA35BBD5A9B1163A99"/>
+    <w:rsid w:val="00652932"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -4799,69 +6728,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C29C5400-B1AA-4E87-863B-4E3C16858083}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>395</Words>
-  <Characters>2256</Characters>
+  <Words>400</Words>
+  <Characters>2283</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
+  <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2646</CharactersWithSpaces>
+  <CharactersWithSpaces>2678</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Prithvi Srinivasa</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>