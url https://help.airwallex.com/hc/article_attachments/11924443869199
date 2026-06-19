--- v0 (2025-10-02)
+++ v1 (2026-06-19)
@@ -1,157 +1,161 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/x-font-ttf" Extension="ttf"/>
   <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="0" distB="114300" distT="114300" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2001361</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>4</wp:posOffset>
+              <wp:posOffset>5</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2643188" cy="360769"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapSquare wrapText="bothSides" distB="114300" distT="114300" distL="114300" distR="114300"/>
-            <wp:docPr descr="A picture containing text&#10;&#10;Description automatically generated" id="10" name="image1.png"/>
+            <wp:docPr descr="A picture containing text&#10;&#10;Description automatically generated" id="1" name="image1.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="A picture containing text&#10;&#10;Description automatically generated" id="0" name="image1.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2643188" cy="360769"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
+        <w:id w:val="2009207920"/>
         <w:tag w:val="goog_rdk_0"/>
       </w:sdtPr>
       <w:sdtContent>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr/>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
               <w:color w:val="000081"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">Financial Institution Onboarding Questionnaire</w:t>
           </w:r>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000081"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000081"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">金融机构准入调查问卷</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table1"/>
         <w:tblW w:w="10485.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-100.0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400"/>
       </w:tblPr>
@@ -179,242 +183,249 @@
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="bfbfbf" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Ref</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">编号</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="bfbfbf" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Required Information</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">必填信息</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="bfbfbf" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Response</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">回复</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:trHeight w:val="1035" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="bfbfbf" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">If your Company is intended to use Airwallex’s services (being foreign exchange service, payment and remittance services) for its own operational purposes, please complete the questions in 1.1-1.7, 2.1-2.13 and 5.1 only.</w:t>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If your Company is intended to use Airwallex’s services (being foreign exchange services, payment and remittance services) for its own operational purposes, please complete the questions in 1.1-1.15, 2.1-2.13 only, and provide the documents in Appendix 1.</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="bfbfbf" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
@@ -455,50 +466,51 @@
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="bfbfbf" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Basic Information</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">基本信息</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="bfbfbf" w:val="clear"/>
@@ -872,57 +884,50 @@
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Date of Incorporation</w:t>
               <w:br w:type="textWrapping"/>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">注册日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="808080"/>
@@ -1152,57 +1157,50 @@
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Address of Registration &amp; Postcode</w:t>
               <w:br w:type="textWrapping"/>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">注册地址和邮政编码</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="808080"/>
@@ -1274,57 +1272,50 @@
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Business Address &amp; Postcode </w:t>
               <w:br w:type="textWrapping"/>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">公司地址和邮政编码 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="808080"/>
@@ -1396,57 +1387,50 @@
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Main Business (or Nature of Business) &amp; Industry </w:t>
               <w:br w:type="textWrapping"/>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">主营业务（或业务性质）及行业 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="808080"/>
@@ -1519,57 +1503,50 @@
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Registered Capital</w:t>
               <w:br w:type="textWrapping"/>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">注册资本</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="808080"/>
@@ -1641,57 +1618,50 @@
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Office Tel</w:t>
               <w:br w:type="textWrapping"/>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">办公电话 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="808080"/>
@@ -1763,57 +1733,50 @@
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Website address</w:t>
               <w:br w:type="textWrapping"/>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">网址</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="808080"/>
@@ -1885,57 +1848,50 @@
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">What year and where was your business first established?</w:t>
               <w:br w:type="textWrapping"/>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">贵司是在哪一年、在哪里成立的？</w:t>
               <w:br w:type="textWrapping"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
             <w:pPr>
               <w:rPr>
@@ -2062,50 +2018,51 @@
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="1669135056"/>
                 <w:tag w:val="goog_rdk_1"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> Name of exchange: </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="808080"/>
@@ -2117,50 +2074,51 @@
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="-840930944"/>
                 <w:tag w:val="goog_rdk_2"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
@@ -2252,74 +2210,76 @@
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="-53046005"/>
                 <w:tag w:val="goog_rdk_3"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">              No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="-761963813"/>
                 <w:tag w:val="goog_rdk_4"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
@@ -2411,57 +2371,50 @@
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">(Please break this number down by location if relevant) </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:br w:type="textWrapping"/>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">贵司有多少员工？（请按地点细分） </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="808080"/>
@@ -2571,74 +2524,76 @@
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="66127756"/>
                 <w:tag w:val="goog_rdk_5"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">              No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="1621400959"/>
                 <w:tag w:val="goog_rdk_6"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -2719,119 +2674,114 @@
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">If yes for 1.15, are the locations, sanctioned by the United Nations (UN), United States Office of Foreign Assets Control (US OFAC) or European Union (EU), or on the Financial Actions Task Force (FATF) black/grey lists, or own any assets or make any investments into the relevant countries?</w:t>
               <w:br w:type="textWrapping"/>
               <w:br w:type="textWrapping"/>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">如果 1.15 为“是”，则这些地点是否受到联合国 (UN)、美国外国资产控制办公室 (US OFAC) 或欧盟 (EU) 制裁，或列入金融行动特别工作组 (FATF) 黑/灰名单、或在相关国家拥有任何资产或进行任何投资？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="-1165501813"/>
                 <w:tag w:val="goog_rdk_7"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">              No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="-415738241"/>
                 <w:tag w:val="goog_rdk_8"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
@@ -2913,135 +2863,114 @@
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">if yes for 1.15, please specify the country, business information, percentage of revenue generated from the aforesaid relevant countries when compared to your company’s overall revenue. </w:t>
               <w:br w:type="textWrapping"/>
               <w:br w:type="textWrapping"/>
-            </w:r>
-[...22 lines deleted...]
-              <w:t xml:space="preserve">、业务信息、上述相关国家的收入占贵公司总收入的百分比。</w:t>
+              <w:t xml:space="preserve">如果1.15为“是”，请具体说明国家名称、业务信息、上述相关国家的收入占贵公司总收入的百分比。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="170154318"/>
                 <w:tag w:val="goog_rdk_9"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">              No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="-1215440264"/>
                 <w:tag w:val="goog_rdk_10"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
@@ -3077,172 +3006,181 @@
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="bfbfbf" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="bfbfbf" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Understanding Your Business</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">了解贵司的业务</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="bfbfbf" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
@@ -3304,74 +3242,51 @@
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Please provide details of your company’s business model (incl currency corridors, what goods/services/payment services you provide, are you C2C/C2B/B2C/B2B?)  and source of funds </w:t>
               <w:br w:type="textWrapping"/>
               <w:tab/>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">请提供贵司业务模式的详细信息（包括</w:t>
-[...22 lines deleted...]
-              </w:rPr>
+              <w:t xml:space="preserve">请提供贵司业务模式的详细信息（包括利率走廊、提供什么商品/服务/支付服务、C2C/C2B/B2C/B2B吗？）和资金来源 </w:t>
               <w:br w:type="textWrapping"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
@@ -3698,50 +3613,51 @@
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="1557826688"/>
                 <w:tag w:val="goog_rdk_11"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> Please describe: </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="808080"/>
@@ -3753,50 +3669,51 @@
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="-2050057998"/>
                 <w:tag w:val="goog_rdk_12"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
@@ -3852,133 +3769,80 @@
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">If yes for 2.3, please describe the service they performed on your behalf </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">and please describe the function and nature of the third parties. </w:t>
+              <w:t xml:space="preserve">If yes for 2.3, please describe the service they performed on your behalf and please describe the function and nature of the third parties. </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">如2.3答案为“</w:t>
-[...44 lines deleted...]
-              </w:rPr>
+              <w:t xml:space="preserve">如2.3答案为“是”，请说明第三方机构为贵司提供的具体服务范围以及说明第三方机构的职能和性质.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
@@ -6652,57 +6516,50 @@
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C6">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Please confirm whether any customers of your company are Financial Institutions including but not limited to banks, securities firms, insurance companies, brokerage firms, money lenders, money service providers, payment service providers, investment companies, virtual asset companies etc.</w:t>
               <w:br w:type="textWrapping"/>
               <w:br w:type="textWrapping"/>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">请确认贵司的客户是否为金融机构，包括但不限于银行、证券公司、保险公司、经纪公司、放债人、货币服务提供商、支付服务提供商、投资公司、虚拟资产公司等。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C7">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="808080"/>
@@ -6777,82 +6634,51 @@
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Does your company on-board customers non face-to-face (i.e. over the internet, phone, etc.)? If yes, under what scenarios will onboarding of non face to face customers be allowed? (Please also provide the approximate % of customers onboarded face to face vs non face to face) </w:t>
               <w:br w:type="textWrapping"/>
               <w:br w:type="textWrapping"/>
-            </w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">贵司是否以非面对面方式（即通过互联网、电话等）入驻客户？如果是，在什么情况下允许非面对面客开户？（另请提供面对面与非面对面的客户的大约百分比） </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CA">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
@@ -7399,50 +7225,51 @@
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DD">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="-2064404743"/>
                 <w:tag w:val="goog_rdk_13"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> Please describe: </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="808080"/>
@@ -7454,50 +7281,51 @@
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DE">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="1744951314"/>
                 <w:tag w:val="goog_rdk_14"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
@@ -7638,50 +7466,51 @@
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E3">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="754802090"/>
                 <w:tag w:val="goog_rdk_15"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> Please describe: </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="808080"/>
@@ -7693,50 +7522,51 @@
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E4">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="1302997787"/>
                 <w:tag w:val="goog_rdk_16"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
@@ -7794,96 +7624,101 @@
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E6">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">AML/CTF Policies, Practices and Procedures and other Regulatory Matters</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E7">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">反洗钱和反恐融资政策、实践和流程及其他监管事宜</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="bfbfbf" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
@@ -7975,107 +7810,82 @@
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Is your Company required to comply with your country's AML/CTF legislation?</w:t>
               <w:br w:type="textWrapping"/>
               <w:br w:type="textWrapping"/>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">贵公司是否必须遵守贵国的反洗钱/跨国犯罪框架法律？</w:t>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EB">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:br w:type="textWrapping"/>
-              <w:t xml:space="preserve">I</w:t>
-[...12 lines deleted...]
-              </w:rPr>
+              <w:t xml:space="preserve">Is your business compliant with all aspects of the AML/CTF rules that are relevant to your business?</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EC">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -8090,55 +7900,50 @@
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">贵企业是否遵守了与贵企业相关的反洗钱/打击资助恐怖主义行为规则的所有方面？</w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -8590,50 +8395,51 @@
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FC">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="-748353363"/>
                 <w:tag w:val="goog_rdk_17"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> Date of last update: </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="808080"/>
@@ -8645,50 +8451,51 @@
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FD">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="1181466132"/>
                 <w:tag w:val="goog_rdk_18"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
@@ -8815,74 +8622,76 @@
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000101">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="-516200531"/>
                 <w:tag w:val="goog_rdk_19"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">              No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="340190159"/>
                 <w:tag w:val="goog_rdk_20"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
@@ -9114,50 +8923,51 @@
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000109">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="-483133802"/>
                 <w:tag w:val="goog_rdk_21"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> Please provide details: </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="808080"/>
@@ -9169,50 +8979,51 @@
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010A">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="952403033"/>
                 <w:tag w:val="goog_rdk_22"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
@@ -9644,74 +9455,76 @@
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000117">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="2058403835"/>
                 <w:tag w:val="goog_rdk_23"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">              No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="-1842851622"/>
                 <w:tag w:val="goog_rdk_24"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000118">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
@@ -9872,74 +9685,76 @@
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011C">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="-219483043"/>
                 <w:tag w:val="goog_rdk_25"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">              No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="-2137594801"/>
                 <w:tag w:val="goog_rdk_26"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011D">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
@@ -10099,74 +9914,76 @@
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000121">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="-129164564"/>
                 <w:tag w:val="goog_rdk_27"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">              No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="-1722011809"/>
                 <w:tag w:val="goog_rdk_28"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000122">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
@@ -10582,67 +10399,51 @@
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012D">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Does your company perform Enhanced Customer Due Diligence on your high-risk customers </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">?  Please describe your Enhanced Customer Due Diligence process and procedures. </w:t>
+              <w:t xml:space="preserve">Does your company perform Enhanced Customer Due Diligence on your high-risk customers over the past 12 months?  Please describe your Enhanced Customer Due Diligence process and procedures. </w:t>
               <w:tab/>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012E">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">在过去 12 个月中，贵司是否对高风险客户进行了 “强化客户尽职调查”？ 请描述贵公司的强化客户尽职调查流程和程序。</w:t>
               <w:tab/>
               <w:tab/>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012F">
             <w:pPr>
@@ -10673,74 +10474,76 @@
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000130">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="907793673"/>
                 <w:tag w:val="goog_rdk_29"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">              No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="-94316244"/>
                 <w:tag w:val="goog_rdk_30"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000131">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
@@ -10934,74 +10737,76 @@
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000135">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="1423344169"/>
                 <w:tag w:val="goog_rdk_31"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">              No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="262370415"/>
                 <w:tag w:val="goog_rdk_32"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000136">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
@@ -11375,74 +11180,76 @@
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013E">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="982073614"/>
                 <w:tag w:val="goog_rdk_33"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">              No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="-361451541"/>
                 <w:tag w:val="goog_rdk_34"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013F">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
@@ -11620,74 +11427,76 @@
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000143">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="-1981933739"/>
                 <w:tag w:val="goog_rdk_35"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">              No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="1686365490"/>
                 <w:tag w:val="goog_rdk_36"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000144">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
@@ -11899,74 +11708,76 @@
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000148">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="894648547"/>
                 <w:tag w:val="goog_rdk_37"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">              No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="297511010"/>
                 <w:tag w:val="goog_rdk_38"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000149">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
@@ -12144,74 +11955,76 @@
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014E">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="-572986919"/>
                 <w:tag w:val="goog_rdk_39"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">              No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="1103380449"/>
                 <w:tag w:val="goog_rdk_40"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014F">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
@@ -12386,74 +12199,76 @@
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000153">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="1870191484"/>
                 <w:tag w:val="goog_rdk_41"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">              No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="-285465223"/>
                 <w:tag w:val="goog_rdk_42"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000154">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
@@ -12611,74 +12426,76 @@
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000158">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="-1748051390"/>
                 <w:tag w:val="goog_rdk_43"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">              No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="-1022036825"/>
                 <w:tag w:val="goog_rdk_44"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000159">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
@@ -12833,74 +12650,76 @@
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015D">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="-515850081"/>
                 <w:tag w:val="goog_rdk_45"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">              No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="1132817830"/>
                 <w:tag w:val="goog_rdk_46"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015E">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
@@ -12988,132 +12807,114 @@
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000160">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Does your company have any business dealings with PEPs? </w:t>
               <w:br w:type="textWrapping"/>
               <w:br w:type="textWrapping"/>
-            </w:r>
-[...19 lines deleted...]
-              </w:rPr>
+              <w:t xml:space="preserve">贵司是否与政治敏感人物有生意往来？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000161">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="1330745359"/>
                 <w:tag w:val="goog_rdk_47"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">              No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="-1746441025"/>
                 <w:tag w:val="goog_rdk_48"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000162">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -13266,74 +13067,76 @@
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000166">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="-1403320353"/>
                 <w:tag w:val="goog_rdk_49"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">              No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="744684485"/>
                 <w:tag w:val="goog_rdk_50"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000167">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
@@ -13421,57 +13224,50 @@
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000169">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Does your company's risk appetite (prohibited/restricted activities and countries) align with Airwallex's Acceptable Use Policy? If not, what are your controls to identify if any of your clients or transactions are not aligned with Airwallex's risk appetite?</w:t>
               <w:br w:type="textWrapping"/>
               <w:br w:type="textWrapping"/>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">贵公司的风险偏好（被禁止/受限制活动和国家/地区）是否符合空中云汇的可接受使用政策？如果不是，您有哪些控制措施来识别您的客户或交易不符合 空中云汇的风险偏好？</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016A">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
@@ -13480,74 +13276,76 @@
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="1940749544"/>
                 <w:tag w:val="goog_rdk_51"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">              No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="280355829"/>
                 <w:tag w:val="goog_rdk_52"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -13628,120 +13426,115 @@
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016E">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Is your company able to provide the ID&amp;V information of underlying customers (i.e. payor/ payee) upon request?</w:t>
               <w:br w:type="textWrapping"/>
               <w:br w:type="textWrapping"/>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">贵公司是否能够根据要求提供有关客户（即付款人/收款人）的客户身份识别和验证的信息？</w:t>
               <w:br w:type="textWrapping"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="-1932657857"/>
                 <w:tag w:val="goog_rdk_53"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">              No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="1668898607"/>
                 <w:tag w:val="goog_rdk_54"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000170">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -13782,143 +13575,149 @@
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="bfbfbf" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000171">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">4.</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="bfbfbf" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000172">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Security </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000173">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">数据安全</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="bfbfbf" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
@@ -14055,74 +13854,76 @@
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000178">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="1367798384"/>
                 <w:tag w:val="goog_rdk_55"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">              No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="1061015939"/>
                 <w:tag w:val="goog_rdk_56"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000179">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
@@ -14638,143 +14439,143 @@
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018D">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:line="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018E">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Appendix 1 </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The below documents will be required to be provided during the onboarding process, subject to the applicable law and regulations of your country:</w:t>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table3"/>
         <w:tblW w:w="9855.0" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4830"/>
         <w:gridCol w:w="5025"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="4830"/>
             <w:gridCol w:w="5025"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018F">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Company Information </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000190">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">公司信息 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000191">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -14895,78 +14696,82 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">● 章程</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000197">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Ownership and Control Structure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000198">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">所有权和控制结构</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000199">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -15031,78 +14836,82 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">● 由公司盖章（或者必要时其他形式）证明的所有权架构声明</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019D">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultimate Beneficial Owner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019E">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">最终实际拥有人</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -15123,78 +14932,82 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">● 身份证或有效的旅行证件，或由可靠且独立的来源提供的其他相关文件、数据或信息（例如股东名册，经审计的年度报告等）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A1">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Legal Representative or Person Purporting to Act</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A2">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">法人代表或其他被授权人</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -15215,78 +15028,82 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">● 身份证或有效的旅行证件，或由可靠且独立来源提供的其他相关文件、数据或信息（例如股东名册，经审计的年度报告等）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A5">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Others</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A6">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">其他</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -15395,952 +15212,941 @@
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4845"/>
         <w:gridCol w:w="5025"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="4845"/>
             <w:gridCol w:w="5025"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="336" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AC">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Overview AML/CTF Compliance Program:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AD">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">反洗钱及反恐怖融资合规计划概述：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
-          <w:trHeight w:val="336" w:hRule="atLeast"/>
+          <w:trHeight w:val="2611.2158203125" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AE">
             <w:pPr>
-              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:spacing w:after="100" w:before="0" w:line="259.20000000000005" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">AML/CTF Program</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AF">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
-              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:spacing w:after="100" w:before="0" w:line="259.20000000000005" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">AML/CTF Policy and procedures including KYC, EDD, KYC refresh, Employee due diligence and training, Transaction monitoring, SAR/STR, Sanctions, PEP handling.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B0">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
-              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:spacing w:after="100" w:before="0" w:line="259.20000000000005" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure, position title and location of all department heads in Risk and Compliance functions (including CV of key staff of Risk and Compliance)</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B1">
             <w:pPr>
+              <w:spacing w:after="100" w:before="0" w:line="259.20000000000005" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">反洗钱及反恐怖融资政策包括但不限于</w:t>
               <w:tab/>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:spacing w:after="100" w:before="0" w:line="259.20000000000005" w:lineRule="auto"/>
               <w:ind w:left="457" w:hanging="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">客户尽职调查包括但不限于了解您的客户/客户身份识别流程，强化客户尽职调查流程，反洗钱</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">，持续了解您的客户流程，交易监测, 可疑活动报告上报, 制裁扫描政治敏感人物准入流程和客户退出程序等。</w:t>
+              <w:t xml:space="preserve">客户尽职调查包括但不限于了解您的客户/客户身份识别流程，强化客户尽职调查流程，反洗钱及反恐怖融资员工培训，持续了解您的客户流程，交易监测, 可疑活动报告上报, 制裁扫描政治敏感人物准入流程和客户退出程序等。</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B3">
-            <w:pPr>
-[...12 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:spacing w:after="100" w:before="0" w:line="259.20000000000005" w:lineRule="auto"/>
               <w:ind w:left="457" w:hanging="142"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">风险与合规职能部门所有负责人的结构、职务和地点（包括风险与合规部门主要工作人员的简历）</w:t>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="253" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B4">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● Copies of all regulatory license or registration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B5">
-            <w:pPr>
-[...17 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">● 所有监管牌照或登记的复印件</w:t>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="253" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● Details of any material outsourcing (particularly with respect to Risk or Compliance functions)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B7">
-            <w:pPr>
-[...17 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">● 任何重大外包的详细信息（尤其是有关风险或合规职能的信息）</w:t>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="253" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B9">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B8">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Risk Management &amp; governance:</w:t>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BA">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B9">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">风险管理与治理：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="253" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● Anti-Bribery &amp; Corruption Policy and Procedures</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BB">
-            <w:pPr>
-[...17 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">● 反贿赂和腐败政策和流程</w:t>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="253" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● FATCA &amp; CRS related Policy and Procedure</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BD">
-            <w:pPr>
-[...17 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">● FATCA和CRS相关政策和流程</w:t>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="253" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BF">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">● Risk Register</w:t>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C0">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">● 风险名册</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="253" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C1">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">● Customer Complaint Handling Policy &amp; Procedures</w:t>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C2">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">● 客户投诉处理政策和流程</w:t>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="253" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C3">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">● Information Security Policy, including PCI-DSS Certificate (where applicable)</w:t>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C4">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">● 信息安全政策，包括PCI-DSS证书（如适用）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="253" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C5">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">● Fraud Risk Policy and Procedures (including any Investigations Policy and Procedures)</w:t>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C6">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">● 欺诈风险政策和流程（包括任何调查政策和程序）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="253" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● Breach Reporting Policy and Procedures</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C7">
-            <w:pPr>
-[...17 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">● 违规报告政策和流程</w:t>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="253" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● Privacy Policy &amp; name of Privacy Officer (or equivalent)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C9">
-            <w:pPr>
-[...17 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">● 隐私政策和隐私事务管理人员（或同等职位）的姓名</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="253" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● Data Retention Policy and Procedures</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CB">
-            <w:pPr>
-[...17 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">● 数据保存政策和流程</w:t>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="253" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CD">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">● Data Security Policy and Procedures</w:t>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CE">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">● 数据安全政策和流程</w:t>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="253" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● Information of any internal Quality Control / Quality Assurance or audit functions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CF">
-            <w:pPr>
-[...17 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">● 内部质量控制/质量保证或审核职能的信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D1">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference r:id="rId8" w:type="default"/>
       <w:pgSz w:h="16838" w:w="11906" w:orient="portrait"/>
       <w:pgMar w:bottom="720" w:top="720" w:left="720" w:right="720" w:header="708" w:footer="708"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Calibri"/>
   <w:font w:name="Georgia"/>
   <w:font w:name="Microsoft JhengHei"/>
   <w:font w:name="Arial Unicode MS"/>
   <w:font w:name="MS Gothic"/>
   <w:font w:name="Times New Roman"/>
   <w:font w:name="PMingLiu"/>
   <w:font w:name="Courier New"/>
   <w:font w:name="Quattrocento Sans">
     <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
     <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
     <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId3" w:subsetted="0"/>
     <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
   </w:font>
   <w:font w:name="Noto Sans Symbols">
     <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId5" w:subsetted="0"/>
     <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId6" w:subsetted="0"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D2">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D1">
     <w:pPr>
       <w:rPr/>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:tab/>
       <w:tab/>
       <w:tab/>
       <w:tab/>
       <w:tab/>
       <w:tab/>
       <w:tab/>
       <w:tab/>
       <w:tab/>
       <w:tab/>
       <w:tab/>
       <w:tab/>
       <w:tab/>
       <w:t xml:space="preserve">(Jan 2025)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
@@ -16556,700 +16362,223 @@
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:compat>
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-HK"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="normal"/>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Table Normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
-  </w:style>
-[...321 lines deleted...]
-    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
       <w:i w:val="1"/>
-      <w:color w:val="666666"/>
-[...169 lines deleted...]
-      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="115.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="115.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table2">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -17297,334 +16626,352 @@
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/QuattrocentoSans-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/QuattrocentoSans-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/QuattrocentoSans-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/QuattrocentoSans-boldItalic.ttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-regular.ttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-bold.ttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7miOilH8gliOik3HVpFVvTwETggGow==">CgMxLjAaDQoBMBIICgYIBTICCAEaMAoBMRIrCikIB0IlChFRdWF0dHJvY2VudG8gU2FucxIQQXJpYWwgVW5pY29kZSBNUxowCgEyEisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjAKATMSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMAoBNBIrCikIB0IlChFRdWF0dHJvY2VudG8gU2FucxIQQXJpYWwgVW5pY29kZSBNUxowCgE1EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjAKATYSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMAoBNxIrCikIB0IlChFRdWF0dHJvY2VudG8gU2FucxIQQXJpYWwgVW5pY29kZSBNUxowCgE4EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjAKATkSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMTASKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMTESKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMTISKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMTMSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMTQSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMTUSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMTYSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMTcSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMTgSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMTkSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMjASKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMjESKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMjISKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMjMSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMjQSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMjUSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMjYSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMjcSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMjgSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMjkSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMzASKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMzESKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMzISKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMzMSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMzQSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMzUSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMzYSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMzcSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMzgSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMzkSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNDASKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNDESKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNDISKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNDMSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNDQSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNDUSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNDYSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNDcSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNDgSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNDkSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNTASKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNTESKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNTISKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNTMSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNTQSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNTUSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNTYSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMilAIKC0FBQUJiTlhiRXZvEt4BCgtBQUFCYk5YYkV2bxILQUFBQmJOWGJFdm8aDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKhsiFTEwMjQ1ODU2ODEzODYwODM5NTE4OSgAOAAw9oOS08MyOPaDktPDMko+CiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaFsLX2uQBEBoOCgoKBG1pbmcQARgAEAFaDGZzN3psM2RuZGE5eXICIAB4AIIBFHN1Z2dlc3QubGR3YXF0Z3EycjlmmgEGCAAQABgAsAEAuAEAGPaDktPDMiD2g5LTwzIwAEIUc3VnZ2VzdC5sZHdhcXRncTJyOWYikgIKC0FBQUJiT3RkMzNjEtwBCgtBQUFCYk90ZDMzYxILQUFBQmJPdGQzM2MaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKhsiFTEwMjQ1ODU2ODEzODYwODM5NTE4OSgAOAAwhoibysMyOIaIm8rDMko8CiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaFMLX2uQBDhoMCggKAmppEAEYABABWgxuMmhid2NlYmdnZzRyAiAAeACCARRzdWdnZXN0LmlhbWlrNTYxOGlseJoBBggAEAAYALABALgBABiGiJvKwzIghoibysMyMABCFHN1Z2dlc3QuaWFtaWs1NjE4aWx4IpMCCgtBQUFCYk5YYkV2axLdAQoLQUFBQmJOWGJFdmsSC0FBQUJiTlhiRXZrGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACobIhUxMDI0NTg1NjgxMzg2MDgzOTUxODkoADgAMOH9kdPDMjjh/ZHTwzJKPQokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGhXC19rkAQ8aDQoJCgNtaW4QARgAEAFaDHd3c2FmYzVuYTZnaHICIAB4AIIBFHN1Z2dlc3QuNW05MW16Z3NwMG9kmgEGCAAQABgAsAEAuAEAGOH9kdPDMiDh/ZHTwzIwAEIUc3VnZ2VzdC41bTkxbXpnc3Awb2QilAIKC0FBQUJiT3RkMzNrEt4BCgtBQUFCYk90ZDMzaxILQUFBQmJPdGQzM2saDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKhsiFTEwMjQ1ODU2ODEzODYwODM5NTE4OSgAOAAw45ebysMyOOOXm8rDMko+CiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaFsLX2uQBEBoOCgoKBGppYW8QARgAEAFaDGZva3kxM2k3YjZyeXICIAB4AIIBFHN1Z2dlc3QudzBnN3RqbWt1cm82mgEGCAAQABgAsAEAuAEAGOOXm8rDMiDjl5vKwzIwAEIUc3VnZ2VzdC53MGc3dGpta3VybzYilgIKC0FBQUJiTlhiRXZzEuABCgtBQUFCYk5YYkV2cxILQUFBQmJOWGJFdnMaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKhsiFTEwMjQ1ODU2ODEzODYwODM5NTE4OSgAOAAwromS08MyOK6JktPDMkpACiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaGMLX2uQBEhoQCgwKBm1pbmcnYxABGAAQAVoMeDg1ODR0cGhmeWE0cgIgAHgAggEUc3VnZ2VzdC5iOXFkZzBuYTlicjCaAQYIABAAGACwAQC4AQAYromS08MyIK6JktPDMjAAQhRzdWdnZXN0LmI5cWRnMG5hOWJyMCKTAgoLQUFBQmJPdGQzM2cS3QEKC0FBQUJiT3RkMzNnEgtBQUFCYk90ZDMzZxoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqGyIVMTAyNDU4NTY4MTM4NjA4Mzk1MTg5KAA4ADCsjpvKwzI4rI6bysMySj0KJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxoVwtfa5AEPGg0KCQoDamlhEAEYABABWgxud2RqcXZ5cmV3ODdyAiAAeACCARRzdWdnZXN0LjF4ZTdmcXZwdWthaZoBBggAEAAYALABALgBABisjpvKwzIgrI6bysMyMABCFHN1Z2dlc3QuMXhlN2ZxdnB1a2FpIpUCCgtBQUFCYk90ZDMzcxLgAQoLQUFBQmJPdGQzM3MSC0FBQUJiT3RkMzNzGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACobIhUxMDI0NTg1NjgxMzg2MDgzOTUxODkoADgAMLSmm8rDMji0ppvKwzJKQQokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGhnC19rkARMaEQoNCgdqaWFvJ3lpEAEYABABWgx4bHZkZ2doOHZ6emNyAiAAeACCARNzdWdnZXN0LmRxd3ZoY2ZjN3FwmgEGCAAQABgAsAEAuAEAGLSmm8rDMiC0ppvKwzIwAEITc3VnZ2VzdC5kcXd2aGNmYzdxcCKWAgoLQUFBQmJPdGQzM28S4AEKC0FBQUJiT3RkMzNvEgtBQUFCYk90ZDMzbxoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqGyIVMTAyNDU4NTY4MTM4NjA4Mzk1MTg5KAA4ADC4nZvKwzI4uJ2bysMySkAKJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxoYwtfa5AESGhAKDAoGamlhbyd5EAEYABABWgxnYWE4NWpvM2hhZW5yAiAAeACCARRzdWdnZXN0LnRydnlvcjMzODBtcZoBBggAEAAYALABALgBABi4nZvKwzIguJ2bysMyMABCFHN1Z2dlc3QudHJ2eW9yMzM4MG1xIpUCCgtBQUFCYk90ZDMzQRLfAQoLQUFBQmJPdGQzM0ESC0FBQUJiT3RkMzNBGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACobIhUxMDI0NTg1NjgxMzg2MDgzOTUxODkoADgAMLuj/8nDMji7o//JwzJKPwokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGhfC19rkAREaDwoLCgV5aSdqaRABGAAQAVoMbjJqbmw4ZTE2OHk3cgIgAHgAggEUc3VnZ2VzdC5kdGQ1bzNsbTRxNHmaAQYIABAAGACwAQC4AQAYu6P/ycMyILuj/8nDMjAAQhRzdWdnZXN0LmR0ZDVvM2xtNHE0eSKSAgoLQUFBQmJPdGQzMjQS3AEKC0FBQUJiT3RkMzI0EgtBQUFCYk90ZDMyNBoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqGyIVMTAyNDU4NTY4MTM4NjA4Mzk1MTg5KAA4ADDblP/JwzI425T/ycMySjwKJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxoUwtfa5AEOGgwKCAoCeWkQARgAEAFaDGdsbmcyYnJ1djg2NXICIAB4AIIBFHN1Z2dlc3Quc2Flc2x4dW52d2JwmgEGCAAQABgAsAEAuAEAGNuU/8nDMiDblP/JwzIwAEIUc3VnZ2VzdC5zYWVzbHh1bnZ3YnAikQIKC0FBQUJiT3RkMzIwEtsBCgtBQUFCYk90ZDMyMBILQUFBQmJPdGQzMjAaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKhsiFTEwMjQ1ODU2ODEzODYwODM5NTE4OSgAOAAwwoP/ycMyOK2O/8nDMko7CiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaE8LX2uQBDRoLCgcKAXkQARgAEAFaDGo0dWpiOHJvdGFyYnICIAB4AIIBFHN1Z2dlc3Qua2hrbDkwNjY0cWVlmgEGCAAQABgAsAEAuAEAGMKD/8nDMiCtjv/JwzIwAEIUc3VnZ2VzdC5raGtsOTA2NjRxZWUikgIKC0FBQUJiTlhiRXZnEtwBCgtBQUFCYk5YYkV2ZxILQUFBQmJOWGJFdmcaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKhsiFTEwMjQ1ODU2ODEzODYwODM5NTE4OSgAOAAwnPeR08MyOJz3kdPDMko8CiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaFMLX2uQBDhoMCggKAm1pEAEYABABWgxjYWZhcGlsdzA3ZzdyAiAAeACCARRzdWdnZXN0Lmhua2MzM24wMzBuZJoBBggAEAAYALABALgBABic95HTwzIgnPeR08MyMABCFHN1Z2dlc3QuaG5rYzMzbjAzMG5kIpECCgtBQUFCYk90ZDMzWRLbAQoLQUFBQmJPdGQzM1kSC0FBQUJiT3RkMzNZGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACobIhUxMDI0NTg1NjgxMzg2MDgzOTUxODkoADgAMMj4msrDMjj1gZvKwzJKOwokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGhPC19rkAQ0aCwoHCgFqEAEYABABWgxmc2E2bzNzZTg5cXJyAiAAeACCARRzdWdnZXN0LnpjZTQ2dnFoaGRzZZoBBggAEAAYALABALgBABjI+JrKwzIg9YGbysMyMABCFHN1Z2dlc3QuemNlNDZ2cWhoZHNlIpICCgtBQUFCYk90ZDMyOBLdAQoLQUFBQmJPdGQzMjgSC0FBQUJiT3RkMzI4Gg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACobIhUxMDI0NTg1NjgxMzg2MDgzOTUxODkoADgAMN6b/8nDMjjem//JwzJKPgokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGhbC19rkARAaDgoKCgR5aSdqEAEYABABWgxta3RyMXA3bnpuM2FyAiAAeACCARNzdWdnZXN0LnlpcXRoOXJudXoxmgEGCAAQABgAsAEAuAEAGN6b/8nDMiDem//JwzIwAEITc3VnZ2VzdC55aXF0aDlybnV6MSKRAgoLQUFBQmJOWGJFdmMS2wEKC0FBQUJiTlhiRXZjEgtBQUFCYk5YYkV2YxoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqGyIVMTAyNDU4NTY4MTM4NjA4Mzk1MTg5KAA4ADDO6ZHTwzI46vOR08MySjsKJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxoTwtfa5AENGgsKBwoBbRABGAAQAVoMN2hseXllbGJiMjFzcgIgAHgAggEUc3VnZ2VzdC54cTRseDRpZTkyYTaaAQYIABAAGACwAQC4AQAYzumR08MyIOrzkdPDMjAAQhRzdWdnZXN0LnhxNGx4NGllOTJhNjgAaiEKFHN1Z2dlc3QubGR3YXF0Z3EycjlmEglLYXJlbiBZYW9qIgoTc3VnZ2VzdC54cnFmb2ZvNHcyZxILR2FicmllbCBTdW5qIQoUc3VnZ2VzdC5pYW1pazU2MThpbHgSCUthcmVuIFlhb2ohChRzdWdnZXN0LjVtOTFtemdzcDBvZBIJS2FyZW4gWWFvaiEKFHN1Z2dlc3QuaDAzMzZ0cjVuN3RzEglLYXJlbiBZYW9qIwoUc3VnZ2VzdC5hbXl0NW85amxqZjQSC0dhYnJpZWwgU3VuaiEKFHN1Z2dlc3Qub3RqeTJzdW13ZDdrEglLYXJlbiBZYW9qIQoUc3VnZ2VzdC53MGc3dGpta3VybzYSCUthcmVuIFlhb2ohChRzdWdnZXN0LjdocmQ3ZWJqd2dueBIJS2FyZW4gWWFvaiEKFHN1Z2dlc3QuYjlxZGcwbmE5YnIwEglLYXJlbiBZYW9qIQoUc3VnZ2VzdC4xeGU3ZnF2cHVrYWkSCUthcmVuIFlhb2ohChRzdWdnZXN0LmQwM2VqbjUyZ3o0bxIJS2FyZW4gWWFvaiEKFHN1Z2dlc3QuY3V6dGY2bWR2cTNhEglLYXJlbiBZYW9qIAoTc3VnZ2VzdC5kcXd2aGNmYzdxcBIJS2FyZW4gWWFvaiEKFHN1Z2dlc3QubDFtczBxN2NjOTF4EglLYXJlbiBZYW9qIQoUc3VnZ2VzdC50cnZ5b3IzMzgwbXESCUthcmVuIFlhb2ohChRzdWdnZXN0Lm1yb2o5emIycHdmeRIJS2FyZW4gWWFvaiEKFHN1Z2dlc3QuZjdhenUxa3d6am4zEglLYXJlbiBZYW9qIwoUc3VnZ2VzdC54M2cyeHduOG4xbDUSC0dhYnJpZWwgU3VuaiMKFHN1Z2dlc3QueTY2OXpiaGk2b2owEgtHYWJyaWVsIFN1bmohChRzdWdnZXN0LnJ5bjhhN2N5Z3FwdhIJS2FyZW4gWWFvaiEKFHN1Z2dlc3QuMmZlMGFucmFpbzlqEglLYXJlbiBZYW9qIQoUc3VnZ2VzdC5lNWZjOTdwd21veHASCUthcmVuIFlhb2ohChRzdWdnZXN0LmR0ZDVvM2xtNHE0eRIJS2FyZW4gWWFvaiEKFHN1Z2dlc3QucmcyMzBkYzV2dzhiEglLYXJlbiBZYW9qIAoTc3VnZ2VzdC5pbGN1dHRwYWRnbRIJS2FyZW4gWWFvaiEKFHN1Z2dlc3QuMXdsbmNnZnFreWtsEglLYXJlbiBZYW9qIQoUc3VnZ2VzdC5zYWVzbHh1bnZ3YnASCUthcmVuIFlhb2ohChRzdWdnZXN0Ljd6Ynk0aGVybWNnNhIJS2FyZW4gWWFvaiEKFHN1Z2dlc3QuZHI2enJnMTR6aWlxEglLYXJlbiBZYW9qIQoUc3VnZ2VzdC5raGtsOTA2NjRxZWUSCUthcmVuIFlhb2ohChRzdWdnZXN0Lmp0NmY4eGQ2cHc1aBIJS2FyZW4gWWFvaiEKFHN1Z2dlc3QuaG5rYzMzbjAzMG5kEglLYXJlbiBZYW9qIQoUc3VnZ2VzdC56Y2U0NnZxaGhkc2USCUthcmVuIFlhb2ogChNzdWdnZXN0LnlpcXRoOXJudXoxEglLYXJlbiBZYW9qIQoUc3VnZ2VzdC54cTRseDRpZTkyYTYSCUthcmVuIFlhb2ohChRzdWdnZXN0Ljh3ZTR4dzVmaHB5MRIJS2FyZW4gWWFvciExcXpJZDd0c1RZZkhhenpBNWw5eW5OSlgyd244WWtyNGk=</go:docsCustomData>
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7miOeRn8WBQ3uMYbHKqSHfuYzP9vtg==">CgMxLjAaDQoBMBIICgYIBTICCAEaMAoBMRIrCikIB0IlChFRdWF0dHJvY2VudG8gU2FucxIQQXJpYWwgVW5pY29kZSBNUxowCgEyEisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjAKATMSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMAoBNBIrCikIB0IlChFRdWF0dHJvY2VudG8gU2FucxIQQXJpYWwgVW5pY29kZSBNUxowCgE1EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjAKATYSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMAoBNxIrCikIB0IlChFRdWF0dHJvY2VudG8gU2FucxIQQXJpYWwgVW5pY29kZSBNUxowCgE4EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjAKATkSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMTASKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMTESKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMTISKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMTMSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMTQSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMTUSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMTYSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMTcSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMTgSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMTkSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMjASKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMjESKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMjISKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMjMSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMjQSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMjUSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMjYSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMjcSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMjgSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMjkSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMzASKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMzESKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMzISKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMzMSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMzQSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMzUSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMzYSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMzcSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMzgSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMzkSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNDASKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNDESKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNDISKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNDMSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNDQSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNDUSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNDYSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNDcSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNDgSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNDkSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNTASKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNTESKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNTISKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNTMSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNTQSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNTUSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNTYSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVM4AGotChNzdWdnZXN0LnBxZm1uMWx4ZjA1EhZNYWFub3NocHJhYmh1IFRoaW5hbGFuai4KFHN1Z2dlc3QuMnBwNHVwYTF2eTlmEhZNYWFub3NocHJhYmh1IFRoaW5hbGFuciExOWRINjRveVFuWUxUMlFmSW5BUHQxUGRua3RMdlJRcjI=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
-
-[...5 lines deleted...]
-</file>