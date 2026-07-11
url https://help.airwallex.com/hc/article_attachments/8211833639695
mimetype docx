--- v0 (2025-10-15)
+++ v1 (2026-07-11)
@@ -1,4176 +1,4463 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/x-font-ttf" Extension="ttf"/>
   <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="0" distB="114300" distT="114300" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2001361</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>5</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2643188" cy="360769"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapSquare wrapText="bothSides" distB="114300" distT="114300" distL="114300" distR="114300"/>
-            <wp:docPr descr="A picture containing text&#10;&#10;Description automatically generated" id="11" name="image1.png"/>
+            <wp:docPr descr="A picture containing text&#10;&#10;Description automatically generated" id="1" name="image1.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="A picture containing text&#10;&#10;Description automatically generated" id="0" name="image1.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2643188" cy="360769"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
+        <w:id w:val="2009207920"/>
         <w:tag w:val="goog_rdk_0"/>
       </w:sdtPr>
       <w:sdtContent>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
           <w:pPr>
             <w:jc w:val="center"/>
-            <w:rPr>
-[...4 lines deleted...]
-            </w:rPr>
+            <w:rPr/>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
               <w:color w:val="000081"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">Financial Institution Onboarding Questionnaire</w:t>
           </w:r>
-        </w:p>
-[...17 lines deleted...]
-          </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:tbl>
-[...233 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
       <w:pPr>
-        <w:spacing w:after="240" w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000081"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000081"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t xml:space="preserve">金融机构准入调查问卷</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table2"/>
+        <w:tblStyle w:val="Table1"/>
         <w:tblW w:w="10485.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-100.0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="675"/>
         <w:gridCol w:w="5130"/>
         <w:gridCol w:w="4680"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="675"/>
             <w:gridCol w:w="5130"/>
             <w:gridCol w:w="4680"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:tblHeader w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="bfbfbf" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Ref</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-        </w:tc>
-[...19 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
-                <w:color w:val="000000"/>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Required Information</w:t>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">编号</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="bfbfbf" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Required Information</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">必填信息</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="bfbfbf" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Response</w:t>
+              <w:br w:type="textWrapping"/>
+              <w:t xml:space="preserve">回复</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="1"/>
+          <w:trHeight w:val="1035" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="bfbfbf" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If your Company is intended to use Airwallex’s services (being foreign exchange services, payment and remittance services) for its own operational purposes, please complete the questions in 1.1-1.15, 2.1-2.13 only, and provide the documents in Appendix 1.</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="bfbfbf" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="bfbfbf" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Basic Information</w:t>
+              <w:br w:type="textWrapping"/>
+              <w:t xml:space="preserve">基本信息</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="bfbfbf" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Legal Name of Institution</w:t>
               <w:tab/>
               <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">金融机构法定名称</w:t>
               <w:tab/>
-            </w:r>
-[...19 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Incorporation Number and Place of Incorporation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">公司注册编号及注册国家/地区</w:t>
               <w:tab/>
-            </w:r>
-[...19 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">1.3</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Date of Incorporation</w:t>
-            </w:r>
-[...19 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+              <w:br w:type="textWrapping"/>
+              <w:t xml:space="preserve">注册日期</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">1.</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">4</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">License Number (e.g. Money or Financial Services license number, including type of license)</w:t>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">License Number (e.g. Money or Financial  Services  license number)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">牌照编号（例如，金融服务牌照编号）</w:t>
               <w:tab/>
-            </w:r>
-[...19 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">1.5</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
-[...34 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Address of Registration &amp; Postcode</w:t>
+              <w:br w:type="textWrapping"/>
+              <w:t xml:space="preserve">注册地址和邮政编码</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">1.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
-[...34 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Business Address &amp; Postcode </w:t>
+              <w:br w:type="textWrapping"/>
+              <w:t xml:space="preserve">公司地址和邮政编码 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">1.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Main Business (or Nature of Business) &amp; Industry </w:t>
-            </w:r>
-[...19 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+              <w:br w:type="textWrapping"/>
+              <w:t xml:space="preserve">主营业务（或业务性质）及行业 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:trHeight w:val="439.140625" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">1.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Registered Capital</w:t>
-            </w:r>
-[...19 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+              <w:br w:type="textWrapping"/>
+              <w:t xml:space="preserve">注册资本</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">1.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Office Tel</w:t>
-            </w:r>
-[...19 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+              <w:br w:type="textWrapping"/>
+              <w:t xml:space="preserve">办公电话 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">1.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Website address</w:t>
-            </w:r>
-[...19 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+              <w:br w:type="textWrapping"/>
+              <w:t xml:space="preserve">网址</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">1.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">What year and where was your business first established?</w:t>
               <w:br w:type="textWrapping"/>
-            </w:r>
-[...19 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
+              <w:t xml:space="preserve">贵司是在哪一年、在哪里成立的？</w:t>
+              <w:br w:type="textWrapping"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is your company Publicly Listed? If yes, please provide the name of the exchange where the institution is listed? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:br w:type="textWrapping"/>
+              <w:t xml:space="preserve">贵司是否是上市公司？如果是，请提供贵司上市的交易所名称？</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
-            <w:pPr>
-[...69 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="1669135056"/>
+                <w:tag w:val="goog_rdk_1"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Name of exchange: </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-840930944"/>
                 <w:tag w:val="goog_rdk_2"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="1"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Does your company issue Bearer Shares? </w:t>
+              <w:br w:type="textWrapping"/>
+              <w:t xml:space="preserve">贵司发行无记名股票吗？</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
+            <w:pPr>
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">No </w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="-53046005"/>
                 <w:tag w:val="goog_rdk_3"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rtl w:val="0"/>
-[...112 lines deleted...]
-              <w:t xml:space="preserve">Yes </w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="-761963813"/>
                 <w:tag w:val="goog_rdk_4"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">              No </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="1"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">How many employees does your company have?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Please break this number down by location if relevant) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:br w:type="textWrapping"/>
+              <w:t xml:space="preserve">贵司有多少员工？（请按地点细分） </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="1"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Does your company have subsidiaries or branches in country(ies) other than where your institution is primarily registered and regulated?  If yes, please specify the location of the subsidiaries or branches. </w:t>
+              <w:br w:type="textWrapping"/>
+              <w:br w:type="textWrapping"/>
+              <w:t xml:space="preserve">贵司是否在注册地和受监管所在国家以外设有子公司或分支机构？如有，请说明子公司或分支机构的地点。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="66127756"/>
                 <w:tag w:val="goog_rdk_5"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...242 lines deleted...]
-              <w:t xml:space="preserve">Yes </w:t>
+              <w:t xml:space="preserve">              No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="1621400959"/>
                 <w:tag w:val="goog_rdk_6"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">              No </w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please specify: </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="1"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.15a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If yes for 1.15, are the locations, sanctioned by the United Nations (UN), United States Office of Foreign Assets Control (US OFAC) or European Union (EU), or on the Financial Actions Task Force (FATF) black/grey lists, or own any assets or make any investments into the relevant countries?</w:t>
+              <w:br w:type="textWrapping"/>
+              <w:br w:type="textWrapping"/>
+              <w:t xml:space="preserve">如果 1.15 为“是”，则这些地点是否受到联合国 (UN)、美国外国资产控制办公室 (US OFAC) 或欧盟 (EU) 制裁，或列入金融行动特别工作组 (FATF) 黑/灰名单、或在相关国家拥有任何资产或进行任何投资？</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="-1165501813"/>
                 <w:tag w:val="goog_rdk_7"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rtl w:val="0"/>
-[...138 lines deleted...]
-              <w:t xml:space="preserve">Yes </w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="-415738241"/>
                 <w:tag w:val="goog_rdk_8"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">              No </w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please specify: </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="1"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.15b </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">if yes for 1.15, please specify the country, business information, percentage of revenue generated from the aforesaid relevant countries when compared to your company’s overall revenue. </w:t>
+              <w:br w:type="textWrapping"/>
+              <w:br w:type="textWrapping"/>
+              <w:t xml:space="preserve">如果1.15为“是”，请具体说明国家名称、业务信息、上述相关国家的收入占贵公司总收入的百分比。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="170154318"/>
                 <w:tag w:val="goog_rdk_9"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rtl w:val="0"/>
-[...139 lines deleted...]
-              <w:t xml:space="preserve">Yes </w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="-1215440264"/>
                 <w:tag w:val="goog_rdk_10"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">              No </w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please specify: </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="1"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="bfbfbf" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="bfbfbf" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Understanding Your Business</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">了解贵司的业务</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="bfbfbf" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="1"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please provide details of your company’s business model (incl currency corridors, what goods/services/payment services you provide, are you C2C/C2B/B2C/B2B?)  and source of funds </w:t>
+              <w:br w:type="textWrapping"/>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">请提供贵司业务模式的详细信息（包括利率走廊、提供什么商品/服务/支付服务、C2C/C2B/B2C/B2B吗？）和资金来源 </w:t>
+              <w:br w:type="textWrapping"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="1"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What type of products and services does your company provide to your customers? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:tab/>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">贵司向客户提供哪些类型的产品和服务？</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="1"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Does your company use one or more third parties to provide licensed or regulated services on </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">your behalf </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(“third party representatives”)? </w:t>
+              <w:br w:type="textWrapping"/>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">贵司是否使用第三方机构来提供需要牌照或者受监管的的服务 (“第三方代表机构”)？</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="1557826688"/>
                 <w:tag w:val="goog_rdk_11"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rtl w:val="0"/>
-[...4 lines deleted...]
-            <w:pPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Please describe: </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...11 lines deleted...]
-                <w:color w:val="808080"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-        </w:tc>
-[...238 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:color w:val="808080"/>
-[...260 lines deleted...]
-              <w:t xml:space="preserve">Yes </w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="-2050057998"/>
                 <w:tag w:val="goog_rdk_12"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...53 lines deleted...]
-              <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">2.3a</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">If yes for 2.3, please describe the service they performed on your behalf and please describe the function and nature of the third parties. </w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...17 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">如2.3答案为“是”，请说明第三方机构为贵司提供的具体服务范围以及说明第三方机构的职能和性质.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">2.3b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">If yes for 2.3, please provide the consumer base that your third party representatives serve on your behalf. Who are their consumers and where are they based?</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...17 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">请描述贵司的第三方代表机构所服务的客户群（请提供客户类型及所在地）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">2.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">What is the intended relationship with Airwallex? Please describe in detail the products and services you will be </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">using</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> with Airwallex.</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...17 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">与空中云汇之间预期的合作关系是怎样的？请详细描述与空中云汇合作的产品和服务</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">2.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Please provide reason(s) for intended or performed transactions</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...17 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">请提供预期或已进行交易的目的</w:t>
+              <w:tab/>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">2.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Please </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">provide </w:t>
             </w:r>
@@ -4187,7671 +4474,9477 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">average transaction </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">volume </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">and number of transactions of your customers in a month?</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...17 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">贵司能否提供每月平均交易金额和交易笔数？</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">2.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Please provide the anticipated monthly turnover and number of transactions conducted via Airwallex.</w:t>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007F">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">请提供贵司预期通过空中云汇进行的每月营业额和交易笔数。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
-              <w:tblStyle w:val="Table3"/>
+              <w:tblStyle w:val="Table2"/>
               <w:tblW w:w="4581.0" w:type="dxa"/>
               <w:jc w:val="left"/>
               <w:tblBorders>
                 <w:top w:color="bfbfbf" w:space="0" w:sz="8" w:val="single"/>
                 <w:left w:color="bfbfbf" w:space="0" w:sz="8" w:val="single"/>
                 <w:bottom w:color="bfbfbf" w:space="0" w:sz="8" w:val="single"/>
                 <w:right w:color="bfbfbf" w:space="0" w:sz="8" w:val="single"/>
                 <w:insideH w:color="bfbfbf" w:space="0" w:sz="8" w:val="single"/>
                 <w:insideV w:color="bfbfbf" w:space="0" w:sz="8" w:val="single"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="0400"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1733"/>
               <w:gridCol w:w="1417"/>
               <w:gridCol w:w="1431"/>
               <w:tblGridChange w:id="0">
                 <w:tblGrid>
                   <w:gridCol w:w="1733"/>
                   <w:gridCol w:w="1417"/>
                   <w:gridCol w:w="1431"/>
                 </w:tblGrid>
               </w:tblGridChange>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:cantSplit w:val="0"/>
                 <w:trHeight w:val="496" w:hRule="atLeast"/>
                 <w:tblHeader w:val="0"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:fill="auto" w:val="clear"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
                   <w:pPr>
                     <w:spacing w:after="0" w:lineRule="auto"/>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl w:val="0"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:fill="auto" w:val="clear"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
                   <w:pPr>
                     <w:spacing w:after="0" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl w:val="0"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Anticipated Monthly Turnover</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:cantSplit w:val="0"/>
                 <w:trHeight w:val="869" w:hRule="atLeast"/>
                 <w:tblHeader w:val="0"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:fill="auto" w:val="clear"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
                   <w:pPr>
                     <w:spacing w:after="0" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl w:val="0"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Currency</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:fill="auto" w:val="clear"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
                   <w:pPr>
                     <w:spacing w:after="0" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl w:val="0"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Number of Transactions </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:fill="auto" w:val="clear"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
                   <w:pPr>
                     <w:spacing w:after="0" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl w:val="0"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Total Amount of Transactions </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:cantSplit w:val="0"/>
                 <w:trHeight w:val="331" w:hRule="atLeast"/>
                 <w:tblHeader w:val="0"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:fill="auto" w:val="clear"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
                   <w:pPr>
                     <w:spacing w:after="0" w:lineRule="auto"/>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl w:val="0"/>
                     </w:rPr>
                     <w:t xml:space="preserve">CNY </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:fill="auto" w:val="clear"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
                   <w:pPr>
                     <w:spacing w:after="0" w:lineRule="auto"/>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl w:val="0"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:fill="auto" w:val="clear"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000089">
                   <w:pPr>
                     <w:spacing w:after="0" w:lineRule="auto"/>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl w:val="0"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:cantSplit w:val="0"/>
                 <w:trHeight w:val="331" w:hRule="atLeast"/>
                 <w:tblHeader w:val="0"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:fill="auto" w:val="clear"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
                   <w:pPr>
                     <w:spacing w:after="0" w:lineRule="auto"/>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl w:val="0"/>
                     </w:rPr>
                     <w:t xml:space="preserve">USD</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:fill="auto" w:val="clear"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008B">
                   <w:pPr>
                     <w:spacing w:after="0" w:lineRule="auto"/>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl w:val="0"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:fill="auto" w:val="clear"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
                   <w:pPr>
                     <w:spacing w:after="0" w:lineRule="auto"/>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl w:val="0"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:cantSplit w:val="0"/>
                 <w:trHeight w:val="331" w:hRule="atLeast"/>
                 <w:tblHeader w:val="0"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:fill="auto" w:val="clear"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008D">
                   <w:pPr>
                     <w:spacing w:after="0" w:lineRule="auto"/>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl w:val="0"/>
                     </w:rPr>
                     <w:t xml:space="preserve">HKD</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:fill="auto" w:val="clear"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008E">
                   <w:pPr>
                     <w:spacing w:after="0" w:lineRule="auto"/>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl w:val="0"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:fill="auto" w:val="clear"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008F">
                   <w:pPr>
                     <w:spacing w:after="0" w:lineRule="auto"/>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl w:val="0"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:cantSplit w:val="0"/>
                 <w:trHeight w:val="331" w:hRule="atLeast"/>
                 <w:tblHeader w:val="0"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:fill="auto" w:val="clear"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000090">
                   <w:pPr>
                     <w:spacing w:after="0" w:lineRule="auto"/>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl w:val="0"/>
                     </w:rPr>
                     <w:t xml:space="preserve">AUD</w:t>
                   </w:r>
                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
                       <w:rtl w:val="0"/>
                     </w:rPr>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:fill="auto" w:val="clear"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000091">
                   <w:pPr>
                     <w:spacing w:after="0" w:lineRule="auto"/>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
                       <w:rtl w:val="0"/>
                     </w:rPr>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:fill="auto" w:val="clear"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000092">
                   <w:pPr>
                     <w:spacing w:after="0" w:lineRule="auto"/>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
                       <w:rtl w:val="0"/>
                     </w:rPr>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:cantSplit w:val="0"/>
                 <w:trHeight w:val="578" w:hRule="atLeast"/>
                 <w:tblHeader w:val="0"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:fill="auto" w:val="clear"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007F">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000093">
                   <w:pPr>
                     <w:spacing w:after="0" w:lineRule="auto"/>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl w:val="0"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Others </w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000094">
                   <w:pPr>
                     <w:spacing w:after="0" w:lineRule="auto"/>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl w:val="0"/>
                     </w:rPr>
                     <w:t xml:space="preserve">(Please specify)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:fill="auto" w:val="clear"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000095">
                   <w:pPr>
                     <w:spacing w:after="0" w:lineRule="auto"/>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl w:val="0"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:fill="auto" w:val="clear"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000096">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:cantSplit w:val="0"/>
+                <w:trHeight w:val="331" w:hRule="atLeast"/>
+                <w:tblHeader w:val="0"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:gridSpan w:val="3"/>
+                  <w:shd w:fill="auto" w:val="clear"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000097">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:cantSplit w:val="0"/>
+                <w:trHeight w:val="331" w:hRule="atLeast"/>
+                <w:tblHeader w:val="0"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:shd w:fill="auto" w:val="clear"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009A">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:gridSpan w:val="2"/>
+                  <w:shd w:fill="auto" w:val="clear"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">预期每月营业额</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:cantSplit w:val="0"/>
+                <w:trHeight w:val="331" w:hRule="atLeast"/>
+                <w:tblHeader w:val="0"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:shd w:fill="auto" w:val="clear"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009D">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">币种</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:shd w:fill="auto" w:val="clear"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009E">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">交易笔数 </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:shd w:fill="auto" w:val="clear"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">交易总金额 </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:cantSplit w:val="0"/>
+                <w:trHeight w:val="331" w:hRule="atLeast"/>
+                <w:tblHeader w:val="0"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:shd w:fill="auto" w:val="clear"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A0">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">人民币元 </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:shd w:fill="auto" w:val="clear"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A1">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:shd w:fill="auto" w:val="clear"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A2">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:cantSplit w:val="0"/>
+                <w:trHeight w:val="331" w:hRule="atLeast"/>
+                <w:tblHeader w:val="0"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:shd w:fill="auto" w:val="clear"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A3">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">美元</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:shd w:fill="auto" w:val="clear"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A4">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:shd w:fill="auto" w:val="clear"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A5">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:cantSplit w:val="0"/>
+                <w:trHeight w:val="331" w:hRule="atLeast"/>
+                <w:tblHeader w:val="0"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:shd w:fill="auto" w:val="clear"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A6">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">港币</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:shd w:fill="auto" w:val="clear"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A7">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:shd w:fill="auto" w:val="clear"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A8">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:cantSplit w:val="0"/>
+                <w:trHeight w:val="375" w:hRule="atLeast"/>
+                <w:tblHeader w:val="0"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:shd w:fill="auto" w:val="clear"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A9">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:before="0" w:line="320" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">澳元</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:shd w:fill="auto" w:val="clear"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AA">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                    <w:rPr>
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:shd w:fill="auto" w:val="clear"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AB">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                    <w:rPr>
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:cantSplit w:val="0"/>
+                <w:trHeight w:val="680" w:hRule="atLeast"/>
+                <w:tblHeader w:val="0"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:shd w:fill="auto" w:val="clear"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AC">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">其他</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AD">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">（请具体说明）</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:shd w:fill="auto" w:val="clear"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AE">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:shd w:fill="auto" w:val="clear"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AF">
                   <w:pPr>
                     <w:spacing w:after="0" w:lineRule="auto"/>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl w:val="0"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000083">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B0">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B1">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">2.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B2">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">How many customers does your company have currently? </w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...17 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B3">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B4">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">贵司目前有多少客户？</w:t>
+              <w:tab/>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B5">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B6">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">2.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B7">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Please provide the breakdown of customers by percentages base on your answer in 2.8:</w:t>
               <w:tab/>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000089">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B8">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">● by legal entity type e.g. Individual, company, trust, not-for-profit organization</w:t>
               <w:tab/>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B9">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">● by risk rating e.g. high, medium or low</w:t>
               <w:tab/>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BA">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">● by description of merchant industry type/ category</w:t>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BB">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">● by trade volumes, e.g.  which merchant categories are your biggest traders and smallest traders</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BC">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">● delivery method (e.g. physical branch, online)</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...17 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BD">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">请提供依据2.8所列的客户数的按照百分比的细分数据</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BF">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● 根据主体类型（例如个人、公司、信托、非营利组织）分类</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● 根据风险等级（例如高风险、中风险或低风险）分类</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C1">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● 按对商家行业类型/类别的描述分类</w:t>
+              <w:tab/>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C2">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● 按交易量分类，例如贵司最大的商户和最小的商户属于哪个商家类别</w:t>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C3">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● 按递送模式分类（比如是通过网络平台还是实体分支机构/柜台）</w:t>
+              <w:tab/>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C4">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C5">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">2.9a</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000090">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C6">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Please confirm whether any customers of your company are Financial Institutions including but not limited to banks, securities firms, insurance companies, brokerage firms, money lenders, money service providers, payment service providers, investment companies, virtual asset companies etc.</w:t>
-            </w:r>
-[...19 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000091">
+              <w:br w:type="textWrapping"/>
+              <w:br w:type="textWrapping"/>
+              <w:t xml:space="preserve">请确认贵司的客户是否为金融机构，包括但不限于银行、证券公司、保险公司、经纪公司、放债人、货币服务提供商、支付服务提供商、投资公司、虚拟资产公司等。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C7">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="808080"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000092">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C8">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">2.9b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000093">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Does your company on-board customers non face-to-face (i.e. over the internet, phone, etc.)? If yes, under what scenarios will onboarding of non face to face customers be allowed? (Please also provide the approximate % of customers onboarded face to face vs non face to face) </w:t>
-            </w:r>
-[...33 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000095">
+              <w:br w:type="textWrapping"/>
+              <w:br w:type="textWrapping"/>
+              <w:t xml:space="preserve">贵司是否以非面对面方式（即通过互联网、电话等）入驻客户？如果是，在什么情况下允许非面对面客开户？（另请提供面对面与非面对面的客户的大约百分比） </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CA">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CB">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="808080"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000096">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CC">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">2.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000097">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CD">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Which countries are your customer(s) domiciled in?</w:t>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CE">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">(Please provide the % of customers by country) </w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...17 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000099">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CF">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D0">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">贵司的客户位于哪些国家？（请提供按国家分类的客户百分比）</w:t>
+              <w:tab/>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D1">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D2">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">2.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D3">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Does your company limit or restrict which countries your customers are domiciled in?</w:t>
               <w:tab/>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D4">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">(If yes please clearly note either the countries where your customer are allowed to be domiciled in or not allowed to be domiciled in) </w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...17 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D5">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D6">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">贵司是否对客户所属国家有限制？</w:t>
+              <w:tab/>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D7">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">（如果是，请明确说明贵司允许的客户所在国、或者不允许的客户所在国）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D8">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D9">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">2.1</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DA">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Does your Company accept physical cash from your customers? (If yes, please describe the process) </w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...17 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A0">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DB">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DC">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">贵司向客户收取现金吗？（如有，请描述该过程）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DD">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="-2064404743"/>
+                <w:tag w:val="goog_rdk_13"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Please describe: </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DE">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1744951314"/>
                 <w:tag w:val="goog_rdk_14"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">No </w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="1"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DF">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.1</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Does your Company accept virtual currency from your customers? (If yes, please describe the process) </w:t>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E1">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E2">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">贵司向客户收取虚拟货币吗？（如有，请描述该过程）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E3">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="754802090"/>
                 <w:tag w:val="goog_rdk_15"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rtl w:val="0"/>
-[...130 lines deleted...]
-              <w:t xml:space="preserve">Yes </w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Please describe: </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="1302997787"/>
                 <w:tag w:val="goog_rdk_16"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...23 lines deleted...]
-              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="1"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="bfbfbf" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E5">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="bfbfbf" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E6">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">No </w:t>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AML/CTF Policies, Practices and Procedures and other Regulatory Matters</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">反洗钱和反恐融资政策、实践和流程及其他监管事宜</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="bfbfbf" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E8">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="1"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E9">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EA">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is your Company required to comply with your country's AML/CTF legislation?</w:t>
+              <w:br w:type="textWrapping"/>
+              <w:br w:type="textWrapping"/>
+              <w:t xml:space="preserve">贵公司是否必须遵守贵国的反洗钱/跨国犯罪框架法律？</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EB">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:br w:type="textWrapping"/>
+              <w:t xml:space="preserve">Is your business compliant with all aspects of the AML/CTF rules that are relevant to your business?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EC">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000ED">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">贵企业是否遵守了与贵企业相关的反洗钱/打击资助恐怖主义行为规则的所有方面？</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes ☐              No ☐</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes ☐              No ☐</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F2">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="1"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F3">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.1a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F4">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If your Company is not required to comply with any country's AML/CTF legislation, please explain specifics of your business operation that does not require this and has your Company received external legal guidance to confirm that you are not required to comply with the relevant AML/CTF legislation? </w:t>
+              <w:br w:type="textWrapping"/>
+              <w:br w:type="textWrapping"/>
+              <w:t xml:space="preserve">如果贵司不需要遵守管辖区的 AML/CTF 法规，请说明您的业务运营中不需要遵守的具体情况。贵司是否收到外部法律指导以确认您无需遵守相关的 AML/CTF 法规？</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F5">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes ☐              No ☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="1"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F7">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F8">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Does your company have written AML/</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CTF</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Program, policies and procedures?</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">When was your AML/</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CTF</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Program</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">policies and procedures last updated? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F9">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">贵司是否有书面的反洗钱和反恐融资政策和流程？</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FB">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">贵司的反洗钱和反恐融资政策和流程最后一次更新是何时？</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="-748353363"/>
                 <w:tag w:val="goog_rdk_17"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Date of last update: </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FD">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1181466132"/>
+                <w:tag w:val="goog_rdk_18"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FE">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Are the above policies and procedures applicable to head office, all subsidiaries and branches? If no, please provide a list of the subsidiaries and/or branches that are excluded, including the name and the location of the institutions. </w:t>
+              <w:br w:type="textWrapping"/>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000100">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">上述政策和流程是否适用于贵司总部、所有子公司和分支机构？如果不是，请提供不适用这些政策或流程的子公司和/或分支机构的列表，包括机构名称和地点</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000101">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-516200531"/>
+                <w:tag w:val="goog_rdk_19"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="340190159"/>
+                <w:tag w:val="goog_rdk_20"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="1"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000102">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000103">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Are there any designated officers in your company to oversee the activities relating to the prevention and detection of AML/</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CTF</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000104">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000105">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If yes, please provide the name, title, contact number of the AML/</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CTF</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Officer? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000106">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000107">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">贵司是否有指定的合规官专门负责监测预防反洗钱和反恐融资行为及相关事宜？如果有，请提供该合规官的姓名、职务、联系电话。</w:t>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000108">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000109">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-483133802"/>
+                <w:tag w:val="goog_rdk_21"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Please provide details: </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010A">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="952403033"/>
+                <w:tag w:val="goog_rdk_22"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="1"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010B">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010C">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Does your company complete identification and verification of all customers prior to commencing business relationships?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010D">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(If the answer is no, please explain in what circumstances and when your company commenced business relationship before completion of identification or verification) </w:t>
+              <w:br w:type="textWrapping"/>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010E">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">贵司是否在与客户建立业务关系之前完成了对所有客户的身份识别和验证</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">?</w:t>
+              <w:br w:type="textWrapping"/>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010F">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">如果不是，请具体说明在什么情况下及什么时间没有完成该等识别和验证）</w:t>
+              <w:tab/>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000110">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:cs="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">☐</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000111">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:cs="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">☐</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Please explain: </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="1"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000112">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3.6</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000113">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Does your company permit the opening of anonymous accounts for customers or permit the opening of accounts by customers whose identity could not be identified or verified?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000114">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:br w:type="textWrapping"/>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If yes, please explain under what circumstances and when. If not, please specify the procedures of customer identification and verification. </w:t>
+              <w:tab/>
+              <w:br w:type="textWrapping"/>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000115">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">贵司是否允许为客户开设匿名账户，或者允许身份无法识别或验证的客户开设账户？如果允许，请解释在何种情况下及何时。如果不允许，请说明客户身份识别和验证的流程。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000116">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000117">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="2058403835"/>
+                <w:tag w:val="goog_rdk_23"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1842851622"/>
+                <w:tag w:val="goog_rdk_24"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000118">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please explain: </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="1"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000119">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011A">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Does your company allow direct use of your account maintained with Airwallex by your customers to transact business on their own behalf? (i.e. payable-through accounts)? </w:t>
+              <w:tab/>
+              <w:br w:type="textWrapping"/>
+              <w:tab/>
+              <w:tab/>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011B">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">贵司是否允许贵司客户直接使用贵司在空中云汇的账户来代表他们自身进行交易？（即通汇账户）？</w:t>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011C">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-219483043"/>
+                <w:tag w:val="goog_rdk_25"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-2137594801"/>
+                <w:tag w:val="goog_rdk_26"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011D">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="1"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011E">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011F">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Does your Company have any customers from certain industries that you would consider high risk in AML/</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CTF</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? Please state these industries. </w:t>
+              <w:tab/>
+              <w:br w:type="textWrapping"/>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000120">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">贵司是否有任何客户来自贵司认为在反洗钱/反恐融资方面具有高风险的行业？如果有，请说明哪些行业。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000121">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-129164564"/>
+                <w:tag w:val="goog_rdk_27"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1722011809"/>
+                <w:tag w:val="goog_rdk_28"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000122">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please explain: </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="1"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000123">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000124">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">How does your Company monitor and identify suspicious activity and how many “Suspicious Activity Reports” have you filed to your regulator over the past 12 months? </w:t>
+              <w:tab/>
+              <w:br w:type="textWrapping"/>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000125">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">贵司如何监控和识别可疑活动？在过去的12个月内贵司向监管机构提交了多少“可疑交易报告”？</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000126">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000127">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="1"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000128">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000129">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please explain the procedures your Company adopts for on-boarding PEPs. Examples of PEPs include but are not limited to heads of state or government, senior politicians, senior officials in the government, judiciary, or military, senior executives of state owned corporations, and important political party officials</w:t>
+              <w:br w:type="textWrapping"/>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012A">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">请说明贵司为准入政治敏感人物或其亲属或关系密切人员所采用的流程。政治敏感人物包括但不限于国家元首或政府首脑、资深政治家、政府、司法或军事机关高级官员、国有企业的高级管理人员以及重要的政党官员。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012B">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="1"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012C">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.1</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012D">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Does your company perform Enhanced Customer Due Diligence on your high-risk customers over the past 12 months?  Please describe your Enhanced Customer Due Diligence process and procedures. </w:t>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012E">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:br w:type="textWrapping"/>
+              <w:t xml:space="preserve">在过去 12 个月中，贵司是否对高风险客户进行了 “强化客户尽职调查”？ 请描述贵公司的强化客户尽职调查流程和程序。</w:t>
+              <w:tab/>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012F">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000130">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="907793673"/>
+                <w:tag w:val="goog_rdk_29"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-94316244"/>
+                <w:tag w:val="goog_rdk_30"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000131">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please explain: </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="1"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000132">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.1</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000133">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Does your company maintain a suspicious transaction monitoring system? Is the transaction monitoring </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">performed manually</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or automatically?</w:t>
+              <w:tab/>
+              <w:tab/>
+              <w:br w:type="textWrapping"/>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000134">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">贵司是否设立了可疑交易监控系统？交易监控是手动</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">或</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">是自动化？</w:t>
+              <w:tab/>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000135">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1423344169"/>
+                <w:tag w:val="goog_rdk_31"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="262370415"/>
+                <w:tag w:val="goog_rdk_32"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000136">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If Yes, please select, manual </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:cs="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">☐</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or automatic </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:cs="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">☐</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> transaction monitoring. </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="1"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000137">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.1</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000138">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If using an automated system for suspicious transaction monitoring, please provide the name of the vendor (If the system is purchased from an external vendor). If it is manual, please describe the monitoring method. </w:t>
+              <w:br w:type="textWrapping"/>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000139">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">如果使用自动化系统，请提供供应商名称（如果系统是从外部供应商订购的）。如果是手动监控，请说明监控方法。</w:t>
+              <w:tab/>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013A">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="1"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013B">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.1</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013C">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Does your Company perform sanctions screenings on your customers</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> transactions including the counterparties? If </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">yes</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, please state which jurisdictions lists you use. </w:t>
+              <w:br w:type="textWrapping"/>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013D">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">贵司是否对客户、交易（包括交易对手）进行制裁名单的筛查？（如果是，请说明贵司使用的清单）</w:t>
+              <w:tab/>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013E">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="982073614"/>
+                <w:tag w:val="goog_rdk_33"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-361451541"/>
+                <w:tag w:val="goog_rdk_34"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013F">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please explain: </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="1"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000140">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.1</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000141">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Does your Company conduct ongoing sanctions screening on your customers and the connected parties? If </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">yes</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, please state the frequency.</w:t>
+              <w:tab/>
+              <w:br w:type="textWrapping"/>
+              <w:tab/>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000142">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">贵司是否进行持续制裁审查？ （如果是，请说明贵司使用的制裁扫描频率）</w:t>
+              <w:tab/>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000143">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1981933739"/>
+                <w:tag w:val="goog_rdk_35"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1686365490"/>
+                <w:tag w:val="goog_rdk_36"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000144">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please explain: </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="1"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000145">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.1</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000146">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Has your company received any regulatory examinations or inspections over the last three years?</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">yes</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, please summarise the outcome of the examinations or inspections</w:t>
+              <w:tab/>
+              <w:tab/>
+              <w:br w:type="textWrapping"/>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000147">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">贵司在过去三年内是否接受过任何监管审查或检查？</w:t>
+              <w:br w:type="textWrapping"/>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">如果是，请概述检查或者审查结果）</w:t>
+              <w:tab/>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000148">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="894648547"/>
+                <w:tag w:val="goog_rdk_37"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="297511010"/>
+                <w:tag w:val="goog_rdk_38"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000149">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please explain: </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="1"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014A">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.1</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014B">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Has your company had any regulatory or criminal enforcement or other actions in relation to violation of applicable laws and regulatory guidance including but not limited to anti-money laundering laws or regulations in the past five years?</w:t>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014C">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014D">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">在过去五年内，贵司是否因违反相关法律或者监管指引（包括但不限于反洗钱法律法规）而被采取了任何监管或刑事执法或其他行动？</w:t>
+              <w:br w:type="textWrapping"/>
+              <w:tab/>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014E">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-572986919"/>
+                <w:tag w:val="goog_rdk_39"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1103380449"/>
+                <w:tag w:val="goog_rdk_40"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014F">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please explain: </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="1"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000150">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.1</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000151">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Have you ever had an existing bank account for your company cancelled or suspended due to AML or other concerns?</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If yes, please provide details of the bank and also why it was cancelled or suspended.</w:t>
+              <w:br w:type="textWrapping"/>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000152">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">贵司银行账户是否曾经因反洗钱或其他问题而被取消或暂停？（如有，请提供详细的银行信息以及被取消或暂停的原因）</w:t>
+              <w:tab/>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000153">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1870191484"/>
+                <w:tag w:val="goog_rdk_41"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-285465223"/>
+                <w:tag w:val="goog_rdk_42"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000154">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please explain: </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="1"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000155">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.1</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000156">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Does your company have policies for retaining the customer identity records and transaction records? How long is the retention period? </w:t>
+              <w:br w:type="textWrapping"/>
+              <w:tab/>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000157">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">贵司是否有保留客户身份记录和交易记录的政策？保留期为多长时间？</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000158">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1748051390"/>
+                <w:tag w:val="goog_rdk_43"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1022036825"/>
+                <w:tag w:val="goog_rdk_44"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000159">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please explain: </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="1"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015A">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015B">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Are any of your beneficial owners or ultimate beneficial owners considered as PEPs (e.g. heads of state or government, senior politicians, senior officials in the government, judiciary, or military, senior executives of state owned corporations, and important political party officials)? </w:t>
+              <w:tab/>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015C">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">贵司是否有任何实益拥有人或最终实际拥有人是政治敏感人物（例如国家元首或政府首脑、资深政治家、政府、司法机构或军队高级官员、国有企业的高级管理人员以及重要的政党官员）？</w:t>
+              <w:tab/>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015D">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-515850081"/>
+                <w:tag w:val="goog_rdk_45"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1132817830"/>
+                <w:tag w:val="goog_rdk_46"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015E">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please explain: </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="1"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015F">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.21</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000160">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Does your company have any business dealings with PEPs? </w:t>
+              <w:br w:type="textWrapping"/>
+              <w:br w:type="textWrapping"/>
+              <w:t xml:space="preserve">贵司是否与政治敏感人物有生意往来？</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000161">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1330745359"/>
+                <w:tag w:val="goog_rdk_47"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1746441025"/>
+                <w:tag w:val="goog_rdk_48"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000162">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please explain: </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
+              <w:br w:type="textWrapping"/>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="1"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000163">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000164">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is regular anti-money laundering awareness training provided to staff? If yes, please provide details of the training program, including frequency, targeted staff and delivery. </w:t>
+              <w:tab/>
+              <w:br w:type="textWrapping"/>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000165">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">贵司有否向员工定期提供反洗钱意识培训？如有，请提供培训计划的详细信息，包括频率、目标员工和实施情况。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000166">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1403320353"/>
+                <w:tag w:val="goog_rdk_49"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="744684485"/>
+                <w:tag w:val="goog_rdk_50"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000167">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please explain: </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="1"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000168">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.23</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000169">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Does your company's risk appetite (prohibited/restricted activities and countries) align with Airwallex's Acceptable Use Policy? If not, what are your controls to identify if any of your clients or transactions are not aligned with Airwallex's risk appetite?</w:t>
+              <w:br w:type="textWrapping"/>
+              <w:br w:type="textWrapping"/>
+              <w:t xml:space="preserve">贵公司的风险偏好（被禁止/受限制活动和国家/地区）是否符合空中云汇的可接受使用政策？如果不是，您有哪些控制措施来识别您的客户或交易不符合 空中云汇的风险偏好？</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016A">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1940749544"/>
+                <w:tag w:val="goog_rdk_51"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="280355829"/>
+                <w:tag w:val="goog_rdk_52"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please explain: </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="1"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016D">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016E">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is your company able to provide the ID&amp;V information of underlying customers (i.e. payor/ payee) upon request?</w:t>
+              <w:br w:type="textWrapping"/>
+              <w:br w:type="textWrapping"/>
+              <w:t xml:space="preserve">贵公司是否能够根据要求提供有关客户（即付款人/收款人）的客户身份识别和验证的信息？</w:t>
+              <w:br w:type="textWrapping"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1932657857"/>
+                <w:tag w:val="goog_rdk_53"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1668898607"/>
+                <w:tag w:val="goog_rdk_54"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000170">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please explain: </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="1"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
             <w:shd w:fill="bfbfbf" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A6">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000171">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:color w:val="000000"/>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">3</w:t>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="bfbfbf" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A7">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000172">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...5 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-                <w:b w:val="1"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
-                <w:rtl w:val="0"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">AML/CTF Policies, Practices and Procedures and other Regulatory Matters</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data Security </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000173">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">数据安全</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="bfbfbf" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A8">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000174">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A9">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000175">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...86 lines deleted...]
-              </w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000176">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Have there been any significant data incidents in the last three years?  If yes, please provide details on them</w:t>
+              <w:tab/>
               <w:br w:type="textWrapping"/>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...456 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B8">
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000177">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">在过去三年内贵司有否发生任何重大数据事故？（如有，请提供详细信息）</w:t>
+              <w:tab/>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000178">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
-                <w:tag w:val="goog_rdk_18"/>
-[...4476 lines deleted...]
-              <w:sdtPr>
+                <w:id w:val="1367798384"/>
                 <w:tag w:val="goog_rdk_55"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rtl w:val="0"/>
-[...285 lines deleted...]
-              <w:t xml:space="preserve">Yes </w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:id w:val="1061015939"/>
                 <w:tag w:val="goog_rdk_56"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...27 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000118">
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000179">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Please explain: </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
@@ -11859,2328 +13952,2633 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="bfbfbf" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000119">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017A">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="bfbfbf" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017B">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="bfbfbf" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017C">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017D">
             <w:pPr>
               <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approved and signed off by:                    </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017E">
+            <w:pPr>
+              <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="PMingLiu" w:cs="PMingLiu" w:eastAsia="PMingLiu" w:hAnsi="PMingLiu"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">填表及其审核人：</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017F">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(MLRO, executive-level managers including chief executive officer (CEO), chief financial officer (CFO), chief operating officer (COO), director or equivalent), certify that I have read and understood this declaration, that the answers provided in this questionnaire are complete and correct to my honest belief, and that I am authorized to execute this declaration on behalf of the Financial Institution.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000180">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...49 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">（反洗钱合规官, 执行级别的经理，包括首席执行官，首席财务官，首席运营官</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">，公司董事</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">或同等职位），证明我已阅读并理解此声明，问卷提供的答案完整且正确，并已授权我代表金融机构执行此声明。</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000183">
             <w:pPr>
               <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...15 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">: </w:t>
+              <w:t xml:space="preserve">Designation:           </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000184">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="PMingLiu" w:cs="PMingLiu" w:eastAsia="PMingLiu" w:hAnsi="PMingLiu"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">职务</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:          </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000123">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000187">
             <w:pPr>
               <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Signature:  </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000124">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000188">
             <w:pPr>
               <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Date:       </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000189">
+            <w:pPr>
+              <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="PMingLiu" w:cs="PMingLiu" w:eastAsia="PMingLiu" w:hAnsi="PMingLiu"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">签名</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:  </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018A">
+            <w:pPr>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="PMingLiu" w:cs="PMingLiu" w:eastAsia="PMingLiu" w:hAnsi="PMingLiu"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">日期</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:     </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000127">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018D">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000128">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018E">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
-          <w:color w:val="000081"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Appendix 1 </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">The below documents may be required to be provided during the onboarding process, subject to the applicable law and regulations of your country:</w:t>
+        <w:t xml:space="preserve">The below documents will be required to be provided during the onboarding process, subject to the applicable law and regulations of your country:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000129">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Table3"/>
+        <w:tblW w:w="9855.0" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4830"/>
+        <w:gridCol w:w="5025"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="4830"/>
+            <w:gridCol w:w="5025"/>
+          </w:tblGrid>
+        </w:tblGridChange>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018F">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Company Information </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000190">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">公司信息 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000191">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● Certificate of good standing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000192">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● 公司完好存续证明</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000193">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● Certificate of incorporation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000194">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● 公司注册证书</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000195">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● Article of association</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000196">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● 章程</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000197">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ownership and Control Structure</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000198">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">所有权和控制结构</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000199">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● Company report/Statement of Information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● 公司报告/信息声明</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● Declaration of ownership chart certified by the Company’s chop or other declarations when necessary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● 由公司盖章（或者必要时其他形式）证明的所有权架构声明</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019D">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ultimate Beneficial Owner</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019E">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">最终实际拥有人</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● National identity card or valid travel document or other relevant documents, data or information provided by a reliable and independent source (e.g. shareholder register, audited annual report, etc.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● 身份证或有效的旅行证件，或由可靠且独立的来源提供的其他相关文件、数据或信息（例如股东名册，经审计的年度报告等）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A1">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Legal Representative or Person Purporting to Act</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A2">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">法人代表或其他被授权人</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● National identity card or valid travel document or other relevant documents, data or information provided by a reliable and independent source (e.g. shareholder register, audited annual report, etc.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A4">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● 身份证或有效的旅行证件，或由可靠且独立来源提供的其他相关文件、数据或信息（例如股东名册，经审计的年度报告等）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A5">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Others</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A6">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">其他</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● Audited Financial Statements (Latest)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● 审计财务报表（最新）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A9">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● Internal Audit Reports (Latest)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● 内部审计报告（最新）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AB">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-[...364 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000139">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Table4"/>
+        <w:tblW w:w="9870.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="315.0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4845"/>
+        <w:gridCol w:w="5025"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="4845"/>
+            <w:gridCol w:w="5025"/>
+          </w:tblGrid>
+        </w:tblGridChange>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="336" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AC">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Overview AML/CTF Compliance Program:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AD">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">反洗钱及反恐怖融资合规计划概述：</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="2611.2158203125" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AE">
+            <w:pPr>
+              <w:spacing w:after="100" w:before="0" w:line="259.20000000000005" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AML/CTF Program</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AF">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="100" w:before="0" w:line="259.20000000000005" w:lineRule="auto"/>
+              <w:ind w:left="720" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AML/CTF Policy and procedures including KYC, EDD, KYC refresh, Employee due diligence and training, Transaction monitoring, SAR/STR, Sanctions, PEP handling.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B0">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="100" w:before="0" w:line="259.20000000000005" w:lineRule="auto"/>
+              <w:ind w:left="720" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Structure, position title and location of all department heads in Risk and Compliance functions (including CV of key staff of Risk and Compliance)</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B1">
+            <w:pPr>
+              <w:spacing w:after="100" w:before="0" w:line="259.20000000000005" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">反洗钱及反恐怖融资政策包括但不限于</w:t>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B2">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="100" w:before="0" w:line="259.20000000000005" w:lineRule="auto"/>
+              <w:ind w:left="457" w:hanging="142"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">客户尽职调查包括但不限于了解您的客户/客户身份识别流程，强化客户尽职调查流程，反洗钱及反恐怖融资员工培训，持续了解您的客户流程，交易监测, 可疑活动报告上报, 制裁扫描政治敏感人物准入流程和客户退出程序等。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B3">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="100" w:before="0" w:line="259.20000000000005" w:lineRule="auto"/>
+              <w:ind w:left="457" w:hanging="142"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">风险与合规职能部门所有负责人的结构、职务和地点（包括风险与合规部门主要工作人员的简历）</w:t>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="253" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B4">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● Copies of all regulatory license or registration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● 所有监管牌照或登记的复印件</w:t>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="253" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● Details of any material outsourcing (particularly with respect to Risk or Compliance functions)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● 任何重大外包的详细信息（尤其是有关风险或合规职能的信息）</w:t>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="253" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B8">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risk Management &amp; governance:</w:t>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B9">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">风险管理与治理：</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="253" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● Anti-Bribery &amp; Corruption Policy and Procedures</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BB">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● 反贿赂和腐败政策和流程</w:t>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="253" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● FATCA &amp; CRS related Policy and Procedure</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● FATCA和CRS相关政策和流程</w:t>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="253" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● Risk Register</w:t>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● 风险名册</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="253" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● Customer Complaint Handling Policy &amp; Procedures</w:t>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● 客户投诉处理政策和流程</w:t>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="253" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C2">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● Information Security Policy, including PCI-DSS Certificate (where applicable)</w:t>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● 信息安全政策，包括PCI-DSS证书（如适用）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="253" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C4">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● Fraud Risk Policy and Procedures (including any Investigations Policy and Procedures)</w:t>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● 欺诈风险政策和流程（包括任何调查政策和程序）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="253" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● Breach Reporting Policy and Procedures</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● 违规报告政策和流程</w:t>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="253" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● Privacy Policy &amp; name of Privacy Officer (or equivalent)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C9">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● 隐私政策和隐私事务管理人员（或同等职位）的姓名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="253" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● Data Retention Policy and Procedures</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CB">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● 数据保存政策和流程</w:t>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="253" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● Data Security Policy and Procedures</w:t>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● 数据安全政策和流程</w:t>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="253" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● Information of any internal Quality Control / Quality Assurance or audit functions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">● 内部质量控制/质量保证或审核职能的信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...435 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference r:id="rId8" w:type="default"/>
       <w:pgSz w:h="16838" w:w="11906" w:orient="portrait"/>
       <w:pgMar w:bottom="720" w:top="720" w:left="720" w:right="720" w:header="708" w:footer="708"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Calibri"/>
   <w:font w:name="Georgia"/>
   <w:font w:name="Microsoft JhengHei"/>
   <w:font w:name="Arial Unicode MS"/>
   <w:font w:name="MS Gothic"/>
   <w:font w:name="Times New Roman"/>
+  <w:font w:name="PMingLiu"/>
+  <w:font w:name="Courier New"/>
   <w:font w:name="Quattrocento Sans">
     <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
     <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
     <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId3" w:subsetted="0"/>
     <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
   </w:font>
+  <w:font w:name="Noto Sans Symbols">
+    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId5" w:subsetted="0"/>
+    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId6" w:subsetted="0"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014D">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D1">
     <w:pPr>
       <w:rPr/>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
+      <w:tab/>
+      <w:tab/>
+      <w:tab/>
+      <w:tab/>
+      <w:tab/>
+      <w:tab/>
+      <w:tab/>
+      <w:tab/>
+      <w:tab/>
+      <w:tab/>
+      <w:tab/>
+      <w:tab/>
+      <w:tab/>
+      <w:t xml:space="preserve">(Jan 2025)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="○"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1560" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="■"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="○"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="■"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="○"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="■"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="○"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="■"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="○"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="■"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="○"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="■"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
-[...109 lines deleted...]
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
-[...1 lines deleted...]
-  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:compat>
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-HK"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="normal"/>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Table Normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
-  </w:style>
-[...439 lines deleted...]
-    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
       <w:i w:val="1"/>
-      <w:color w:val="666666"/>
-[...87 lines deleted...]
-      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="115.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="115.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table2">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -14206,504 +16604,374 @@
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="115.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="115.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table4">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="115.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="115.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
-[...146 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/QuattrocentoSans-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/QuattrocentoSans-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/QuattrocentoSans-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/QuattrocentoSans-boldItalic.ttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/QuattrocentoSans-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/QuattrocentoSans-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/QuattrocentoSans-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/QuattrocentoSans-boldItalic.ttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-regular.ttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-bold.ttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgkBuvkg+Mf5w1OH5IaICYO+9yIvQ==">CgMxLjAaDQoBMBIICgYIBTICCAEaDQoBMRIICgYIBTICCAEaMAoBMhIrCikIB0IlChFRdWF0dHJvY2VudG8gU2FucxIQQXJpYWwgVW5pY29kZSBNUxowCgEzEisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjAKATQSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMAoBNRIrCikIB0IlChFRdWF0dHJvY2VudG8gU2FucxIQQXJpYWwgVW5pY29kZSBNUxowCgE2EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjAKATcSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMAoBOBIrCikIB0IlChFRdWF0dHJvY2VudG8gU2FucxIQQXJpYWwgVW5pY29kZSBNUxowCgE5EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjEwEisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjExEisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjEyEisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjEzEisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjE0EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjE1EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjE2EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjE3EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjE4EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjE5EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjIwEisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjIxEisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjIyEisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjIzEisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjI0EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjI1EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjI2EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjI3EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjI4EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjI5EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjMwEisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjMxEisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjMyEisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjMzEisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjM0EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjM1EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjM2EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjM3EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjM4EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjM5EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjQwEisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjQxEisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjQyEisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjQzEisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjQ0EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjQ1EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjQ2EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjQ3EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjQ4EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjQ5EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjUwEisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjUxEisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjUyEisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjUzEisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjU0EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjU1EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjU2EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjU3EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TOAByITFvVXI1SE5paHhlYlloQmxla1o2dkFoWXVkOGRLMFRpNg==</go:docsCustomData>
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7miOeRn8WBQ3uMYbHKqSHfuYzP9vtg==">CgMxLjAaDQoBMBIICgYIBTICCAEaMAoBMRIrCikIB0IlChFRdWF0dHJvY2VudG8gU2FucxIQQXJpYWwgVW5pY29kZSBNUxowCgEyEisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjAKATMSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMAoBNBIrCikIB0IlChFRdWF0dHJvY2VudG8gU2FucxIQQXJpYWwgVW5pY29kZSBNUxowCgE1EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjAKATYSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMAoBNxIrCikIB0IlChFRdWF0dHJvY2VudG8gU2FucxIQQXJpYWwgVW5pY29kZSBNUxowCgE4EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjAKATkSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMTASKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMTESKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMTISKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMTMSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMTQSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMTUSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMTYSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMTcSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMTgSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMTkSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMjASKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMjESKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMjISKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMjMSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMjQSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMjUSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMjYSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMjcSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMjgSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMjkSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMzASKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMzESKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMzISKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMzMSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMzQSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMzUSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMzYSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMzcSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMzgSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMzkSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNDASKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNDESKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNDISKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNDMSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNDQSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNDUSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNDYSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNDcSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNDgSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNDkSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNTASKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNTESKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNTISKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNTMSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNTQSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNTUSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNTYSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVM4AGotChNzdWdnZXN0LnBxZm1uMWx4ZjA1EhZNYWFub3NocHJhYmh1IFRoaW5hbGFuai4KFHN1Z2dlc3QuMnBwNHVwYTF2eTlmEhZNYWFub3NocHJhYmh1IFRoaW5hbGFuciExOWRINjRveVFuWUxUMlFmSW5BUHQxUGRua3RMdlJRcjI=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
-
-[...5 lines deleted...]
-</file>