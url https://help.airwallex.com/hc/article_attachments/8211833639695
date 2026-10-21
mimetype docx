--- v1 (2026-07-11)
+++ v2 (2026-10-21)
@@ -1,16977 +1,19307 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...12 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
-[...3 lines deleted...]
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:p w14:paraId="035CB613" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+      <w:r>
         <w:rPr>
-          <w:rtl w:val="0"/>
+          <w:noProof/>
         </w:rPr>
-      </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
-          <wp:anchor allowOverlap="1" behindDoc="0" distB="114300" distT="114300" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+          <wp:anchor distT="114300" distB="114300" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="76C46C1E" wp14:editId="6874A97E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2001361</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>5</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2643188" cy="360769"/>
-            <wp:effectExtent b="0" l="0" r="0" t="0"/>
-[...2 lines deleted...]
-            <a:graphic>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="bothSides" distT="114300" distB="114300" distL="114300" distR="114300"/>
+            <wp:docPr id="11" name="image1.png" descr="A picture containing text&#10;&#10;Description automatically generated"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="A picture containing text&#10;&#10;Description automatically generated" id="0" name="image1.png"/>
+                    <pic:cNvPr id="0" name="image1.png" descr="A picture containing text&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7"/>
-                    <a:srcRect b="0" l="0" r="0" t="0"/>
+                    <a:blip r:embed="rId9"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2643188" cy="360769"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect"/>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
-[...39 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+    <w:p w14:paraId="16C1B745" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="005D5DB8"/>
+    <w:p w14:paraId="20A086AB" w14:textId="3A8B5CE7" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
-[...1 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:b/>
           <w:color w:val="000081"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
-[...1 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:b/>
           <w:color w:val="000081"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">金融机构准入调查问卷</w:t>
+        <w:t>Financial Institution Onboarding Questionnaire</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table1"/>
-[...2 lines deleted...]
-        <w:tblInd w:w="-100.0" w:type="dxa"/>
+        <w:tblStyle w:val="ac"/>
+        <w:tblW w:w="10566" w:type="dxa"/>
+        <w:tblInd w:w="-100" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10566"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="10CCF8AF" w14:textId="77777777" w:rsidTr="00E358CC">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1035"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="464A3A5F" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If your Company intends to use Airwallex’s services (being foreign exchange service, payment and remittance services) for its </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>own operational purposes only</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, please complete the questions in 1.1-1.7, 2.1-2.13 and 5.1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28AE225C" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="005D5DB8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B68E0B7" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Otherwise, please complete </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ALL sections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41819649" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="005D5DB8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="236F4524" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This form is required </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>to  be</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> approved and signed off by one of the following roles: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EBC28A7" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MLRO, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13707FD0" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Executive-level managers (CEO, CFO, COO or equivalent)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DE40CD4" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Registered Director</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="226D18FC" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="005D5DB8">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000081"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="ad"/>
+        <w:tblW w:w="10485" w:type="dxa"/>
+        <w:tblInd w:w="-100" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="675"/>
-        <w:gridCol w:w="5130"/>
-[...7 lines deleted...]
-        </w:tblGridChange>
+        <w:gridCol w:w="4518"/>
+        <w:gridCol w:w="5292"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="5B9D719D" w14:textId="77777777" w:rsidTr="009A249E">
         <w:trPr>
-          <w:cantSplit w:val="1"/>
-          <w:tblHeader w:val="1"/>
+          <w:cantSplit/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="bfbfbf" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+          <w:p w14:paraId="4E6432FE" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...39 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ref</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="bfbfbf" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+          <w:p w14:paraId="750523FF" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...38 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Required Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="5292" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="bfbfbf" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+          <w:p w14:paraId="6142D2CA" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...15 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Response</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="432B5E90" w14:textId="77777777" w:rsidTr="009A249E">
         <w:trPr>
-          <w:cantSplit w:val="1"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="bfbfbf" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
-[...24 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="421C72E5" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58709361" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Basic Information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5292" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71D2E86C" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="005D5DB8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="0499A2A7" w14:textId="77777777" w:rsidTr="009A249E">
         <w:trPr>
-          <w:cantSplit w:val="1"/>
-          <w:tblHeader w:val="0"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="bfbfbf" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+          <w:p w14:paraId="71D7805E" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...15 lines deleted...]
-              </w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="bfbfbf" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
-[...23 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="73648FFB" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Legal Name of Institution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1970578415"/>
+            <w:placeholder>
+              <w:docPart w:val="4492085EA38B44F29018C9A193D9C83E"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5292" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="73F47782" w14:textId="3F5178FB" w:rsidR="005D5DB8" w:rsidRDefault="00E358CC">
+                <w:pPr>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E6536A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="3C66B75E" w14:textId="77777777" w:rsidTr="009A249E">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15018DDA" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="bfbfbf" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="77ABABF9" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Incorporation Number and Place of Incorporation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-566035040"/>
+            <w:placeholder>
+              <w:docPart w:val="31B8CC86859C4C5B9EA4ABD3FBC8E698"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5292" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0FF1701D" w14:textId="2A8F9FEF" w:rsidR="005D5DB8" w:rsidRDefault="00E358CC">
+                <w:pPr>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E6536A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="74C4D944" w14:textId="77777777" w:rsidTr="009A249E">
         <w:trPr>
-          <w:cantSplit w:val="1"/>
-          <w:tblHeader w:val="0"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+          <w:p w14:paraId="4B9558C8" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">1.1</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
-[...38 lines deleted...]
-              <w:tab/>
+          <w:p w14:paraId="3B7BBD02" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date of Incorporation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1415474534"/>
+            <w:placeholder>
+              <w:docPart w:val="FF717274D95F4A3E80BE363638546CD1"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5292" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="150ED317" w14:textId="43574D8A" w:rsidR="005D5DB8" w:rsidRDefault="00E358CC">
+                <w:pPr>
+                  <w:rPr>
+                    <w:color w:val="808080"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E6536A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="6CD4E2D8" w14:textId="77777777" w:rsidTr="009A249E">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ED00395" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
-[...19 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4D264AF6" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>License Number (e.g. Money or Financial Services license number, including type of license)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="688647471"/>
+            <w:placeholder>
+              <w:docPart w:val="07A5755EF2AC41D4AADB6DD1F9AA952D"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5292" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5116A56B" w14:textId="4720265F" w:rsidR="005D5DB8" w:rsidRDefault="00E358CC">
+                <w:pPr>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E6536A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="37ED50F9" w14:textId="77777777" w:rsidTr="009A249E">
         <w:trPr>
-          <w:cantSplit w:val="1"/>
-          <w:tblHeader w:val="0"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+          <w:p w14:paraId="3E0F64AA" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">1.2</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
-[...36 lines deleted...]
-              <w:tab/>
+          <w:p w14:paraId="6F95B2AF" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Registration Address and Postcode</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1874642933"/>
+            <w:placeholder>
+              <w:docPart w:val="B57B3F7270A44DBDA09E5E37A42D5945"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5292" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5CF4D71D" w14:textId="2C068ADC" w:rsidR="005D5DB8" w:rsidRDefault="00E358CC">
+                <w:pPr>
+                  <w:rPr>
+                    <w:color w:val="808080"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E6536A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="5D5A7BC8" w14:textId="77777777" w:rsidTr="009A249E">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26482757" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
-[...19 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="391A0800" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Business Address &amp; Postcode (Principal place of business)</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="383057386"/>
+            <w:placeholder>
+              <w:docPart w:val="5DDACC88975641E9A4E7252F4A7B9157"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5292" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="36B1C835" w14:textId="2B4A1C85" w:rsidR="005D5DB8" w:rsidRDefault="00E358CC">
+                <w:pPr>
+                  <w:rPr>
+                    <w:color w:val="808080"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E6536A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="6B5F63F7" w14:textId="77777777" w:rsidTr="009A249E">
         <w:trPr>
-          <w:cantSplit w:val="1"/>
-          <w:tblHeader w:val="0"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+          <w:p w14:paraId="734BA263" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...15 lines deleted...]
-              </w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
-[...15 lines deleted...]
-              <w:t xml:space="preserve">注册日期</w:t>
+          <w:p w14:paraId="37A19E09" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Main Business (or Nature of Business) &amp; Industry </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1414193150"/>
+            <w:placeholder>
+              <w:docPart w:val="78891297A8DE455588C8D11917B33127"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5292" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4E3892AA" w14:textId="4286A22A" w:rsidR="005D5DB8" w:rsidRDefault="00E358CC">
+                <w:pPr>
+                  <w:rPr>
+                    <w:color w:val="808080"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E6536A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="21263404" w14:textId="77777777" w:rsidTr="009A249E">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="439"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="458ADD43" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
+          <w:p w14:paraId="7B5727C8" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Registered Capital</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="769508923"/>
+            <w:placeholder>
+              <w:docPart w:val="4135081C8C3343E3B455EB1021499A2C"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5292" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="599E18B1" w14:textId="0E0B372D" w:rsidR="005D5DB8" w:rsidRDefault="00E358CC">
+                <w:pPr>
+                  <w:rPr>
+                    <w:color w:val="808080"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E6536A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="1C5D755B" w14:textId="77777777" w:rsidTr="009A249E">
         <w:trPr>
-          <w:cantSplit w:val="1"/>
-          <w:tblHeader w:val="0"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+          <w:p w14:paraId="51A63EA4" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...24 lines deleted...]
-              </w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
-[...32 lines deleted...]
-              <w:tab/>
+          <w:p w14:paraId="71BDF477" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Office Tel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1897648570"/>
+            <w:placeholder>
+              <w:docPart w:val="D19FE2AC58EF4C319577FA0BF288712D"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5292" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1F585FBC" w14:textId="3AB6E4FB" w:rsidR="005D5DB8" w:rsidRDefault="00E358CC">
+                <w:pPr>
+                  <w:rPr>
+                    <w:color w:val="808080"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E6536A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="12E03FDC" w14:textId="77777777" w:rsidTr="009A249E">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="486BF787" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
-[...19 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="7103DD37" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Website address</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="743226713"/>
+            <w:placeholder>
+              <w:docPart w:val="A4C2AE61B81543188A158F1570F4238C"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5292" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3C4A8BC1" w14:textId="3755FCF3" w:rsidR="005D5DB8" w:rsidRDefault="00E358CC">
+                <w:pPr>
+                  <w:rPr>
+                    <w:color w:val="808080"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E6536A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="7AF190CE" w14:textId="77777777" w:rsidTr="009A249E">
         <w:trPr>
-          <w:cantSplit w:val="1"/>
-          <w:tblHeader w:val="0"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+          <w:p w14:paraId="3FFE9F1B" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...15 lines deleted...]
-              </w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
-[...15 lines deleted...]
-              <w:t xml:space="preserve">注册地址和邮政编码</w:t>
+          <w:p w14:paraId="262AB3E4" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>What year and where was your business first established?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1110472935"/>
+            <w:placeholder>
+              <w:docPart w:val="42972792FEEA4507947FDCFAF3831A8B"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5292" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4F43E694" w14:textId="4FE51BFC" w:rsidR="005D5DB8" w:rsidRDefault="00E358CC">
+                <w:pPr>
+                  <w:rPr>
+                    <w:color w:val="808080"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E6536A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="10432FE6" w14:textId="77777777" w:rsidTr="009A249E">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="204D3542" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+          <w:p w14:paraId="4D00F9B8" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is your company Publicly Listed? If yes, please provide the name of the exchange where the institution is listed? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5292" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41666028" w14:textId="3FCF72F4" w:rsidR="00E358CC" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="626970811"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Name of exchange: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1863784741"/>
+                <w:placeholder>
+                  <w:docPart w:val="1E3660E7564947BE8641C6990C836109"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E358CC" w:rsidRPr="00E6536A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E358CC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FF7CB67" w14:textId="26E04192" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:tag w:val="goog_rdk_3"/>
+                <w:id w:val="291559121"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:id w:val="-1216346473"/>
+                    <w14:checkbox>
+                      <w14:checked w14:val="0"/>
+                      <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                      <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                    </w14:checkbox>
+                  </w:sdtPr>
+                  <w:sdtContent>
+                    <w:r w:rsidR="00C026BB">
+                      <w:rPr>
+                        <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>☐</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="6B036485" w14:textId="77777777" w:rsidTr="009A249E">
         <w:trPr>
-          <w:cantSplit w:val="1"/>
-          <w:tblHeader w:val="0"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+          <w:p w14:paraId="7C91393B" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">1.6</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
-[...15 lines deleted...]
-              <w:t xml:space="preserve">公司地址和邮政编码 </w:t>
+          <w:p w14:paraId="6A4D92DA" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Does your company issue Bearer Shares? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="5292" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+          <w:p w14:paraId="3D07B04E" w14:textId="0B46572C" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-388417239"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="2009398466"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="2B072EAB" w14:textId="77777777" w:rsidTr="009A249E">
         <w:trPr>
-          <w:cantSplit w:val="1"/>
-          <w:tblHeader w:val="0"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+          <w:p w14:paraId="7C342764" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">1.7</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
-[...15 lines deleted...]
-              <w:t xml:space="preserve">主营业务（或业务性质）及行业 </w:t>
+          <w:p w14:paraId="77D828E0" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>How many employees does your company have?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AA51BD3" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Please break this number down by location if relevant) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1873758691"/>
+            <w:placeholder>
+              <w:docPart w:val="FA939DB568D64DC5A199483AE5CF6C6F"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5292" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6B2950A1" w14:textId="6484454A" w:rsidR="005D5DB8" w:rsidRDefault="00E358CC">
+                <w:pPr>
+                  <w:rPr>
+                    <w:color w:val="808080"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E6536A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="614AF664" w14:textId="77777777" w:rsidTr="009A249E">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D962B77" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="150E49CD" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Does your company have subsidiaries or branches in country(ies) other than where your institution is primarily registered and regulated?  If yes, please specify the location of the subsidiaries or branches. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5292" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06782D55" w14:textId="2A55BCFA" w:rsidR="00E358CC" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="81732421"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00E358CC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please specify: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1365590977"/>
+                <w:placeholder>
+                  <w:docPart w:val="D8D8B8DC53714DD9B77628B68127A626"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E358CC" w:rsidRPr="00E6536A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79738F3C" w14:textId="40C924BA" w:rsidR="005D5DB8" w:rsidRPr="00E358CC" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-2096699393"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="2A1CBAA4" w14:textId="77777777" w:rsidTr="009A249E">
         <w:trPr>
-          <w:cantSplit w:val="1"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+          <w:p w14:paraId="13DB5570" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">1.8</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1.15a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
-[...15 lines deleted...]
-              <w:t xml:space="preserve">注册资本</w:t>
+          <w:p w14:paraId="60696DDF" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>If yes for 1.15, are the locations, sanctioned by the United Nations (UN), United States Office of Foreign Assets Control (US OFAC) or European Union (EU), or on the Financial Actions Task Force (FATF) black/grey lists, or own any assets or make any investments into the relevant countries?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="5292" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+          <w:p w14:paraId="4798E94A" w14:textId="7AD992C7" w:rsidR="00E358CC" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="2039149120"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00E358CC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please specify: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="656341273"/>
+                <w:placeholder>
+                  <w:docPart w:val="36D249EEE268422CB07BA7EC4D33AFF8"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E358CC" w:rsidRPr="00E6536A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47A8E917" w14:textId="5CBD45DA" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1397353357"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="3602F278" w14:textId="0B94DC2B" w:rsidR="005D5DB8" w:rsidRDefault="005D5DB8">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="296FF8C2" w14:textId="77777777" w:rsidTr="009A249E">
         <w:trPr>
-          <w:cantSplit w:val="1"/>
-          <w:tblHeader w:val="0"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+          <w:p w14:paraId="2B30DF46" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">1.9</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.15b </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
-[...15 lines deleted...]
-              <w:t xml:space="preserve">办公电话 </w:t>
+          <w:p w14:paraId="0CF25507" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">if yes for 1.15, please specify the country, business information, percentage of revenue generated from the aforesaid relevant countries when compared to your company’s overall revenue. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="5292" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
-            <w:pPr>
+          <w:p w14:paraId="73B6381A" w14:textId="557F376F" w:rsidR="00E358CC" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-2036492761"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="00E358CC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please specify: </w:t>
+            </w:r>
+            <w:r w:rsidR="00E358CC">
               <w:rPr>
                 <w:color w:val="808080"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              </w:rPr>
+              <w:t>Click or tap here to enter text.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47B4A3CA" w14:textId="3BC1F215" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1364596157"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="77FC69B3" w14:textId="00E69FF7" w:rsidR="005D5DB8" w:rsidRDefault="005D5DB8">
+            <w:pPr>
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
-[...2 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="637C37DA" w14:textId="77777777" w:rsidTr="009A249E">
         <w:trPr>
-          <w:cantSplit w:val="1"/>
-          <w:tblHeader w:val="0"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+          <w:p w14:paraId="47A6E05A" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">1.10</w:t>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="67F9A72C" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Understanding Your Business</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5292" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
-[...15 lines deleted...]
-              <w:t xml:space="preserve">网址</w:t>
+          <w:p w14:paraId="6F8F31F3" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="005D5DB8">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="29144BF6" w14:textId="77777777" w:rsidTr="009A249E">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F779AB6" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
+          <w:p w14:paraId="1A76FCE7" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please provide details of your company’s business model (incl currency corridors, what goods/services/payment services you provide, are you C2C/C2B/B2C/B2B?)  and source of funds </w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1654029512"/>
+            <w:placeholder>
+              <w:docPart w:val="081AE48D823A45CB814EFF752519C66C"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5292" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="61D0FA04" w14:textId="343D8A5B" w:rsidR="005D5DB8" w:rsidRDefault="00E358CC">
+                <w:pPr>
+                  <w:rPr>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E6536A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="768CEDC4" w14:textId="77777777" w:rsidTr="009A249E">
         <w:trPr>
-          <w:cantSplit w:val="1"/>
-          <w:tblHeader w:val="0"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+          <w:p w14:paraId="0AB2F469" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">1.11</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
-[...16 lines deleted...]
-              <w:br w:type="textWrapping"/>
+          <w:p w14:paraId="0E572408" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>What type of products and services does your company provide to your customers? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="955143194"/>
+            <w:placeholder>
+              <w:docPart w:val="E7108ACFA36B4EC5921CB2CCB8E85E8A"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5292" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="400E101D" w14:textId="66367848" w:rsidR="005D5DB8" w:rsidRDefault="00E358CC">
+                <w:pPr>
+                  <w:rPr>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E6536A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="665818CF" w14:textId="77777777" w:rsidTr="009A249E">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="178A721D" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="35488A64" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Does your company use one or more third parties to provide licensed or regulated services on </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">your behalf </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(“third party representatives”)? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5292" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AF1FF96" w14:textId="7083282D" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-249435378"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Please describe: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-487628559"/>
+                <w:placeholder>
+                  <w:docPart w:val="DFB4079B7E314131B90CAC4F0614AD78"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E358CC" w:rsidRPr="00E6536A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="70E6EE7D" w14:textId="2E9A58A9" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-953007956"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="527483BC" w14:textId="77777777" w:rsidTr="009A249E">
         <w:trPr>
-          <w:cantSplit w:val="1"/>
-          <w:tblHeader w:val="0"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+          <w:p w14:paraId="5CBCB083" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">1.12</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2.3a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
-[...31 lines deleted...]
-              <w:t xml:space="preserve">贵司是否是上市公司？如果是，请提供贵司上市的交易所名称？</w:t>
+          <w:p w14:paraId="4DCC8055" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If yes for 2.3, please describe the service they performed on your behalf and please describe the function and nature of the third parties. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="877123511"/>
+            <w:placeholder>
+              <w:docPart w:val="E3A38AF2CA14418892351FFC8B42B70C"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5292" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3964288D" w14:textId="70616832" w:rsidR="005D5DB8" w:rsidRDefault="00E358CC">
+                <w:pPr>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E6536A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="77D65114" w14:textId="77777777" w:rsidTr="009A249E">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AEEAD52" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2.3b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
-[...20 lines deleted...]
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:p w14:paraId="117BFD75" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If yes for 2.3, please provide the consumer base that your </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>third party</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> representatives serve on your behalf. Who are their consumers and where are they based?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="23446625"/>
+            <w:placeholder>
+              <w:docPart w:val="0D3858E9B3E8467F98270176FC2150F0"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5292" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5CB71CBC" w14:textId="18F065D9" w:rsidR="005D5DB8" w:rsidRDefault="00E358CC">
+                <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
-                    <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">☐</w:t>
+                </w:pPr>
+                <w:r w:rsidRPr="00E6536A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
-              </w:sdtContent>
-[...63 lines deleted...]
-        </w:tc>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="62040F6D" w14:textId="77777777" w:rsidTr="009A249E">
         <w:trPr>
-          <w:cantSplit w:val="1"/>
-          <w:tblHeader w:val="0"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+          <w:p w14:paraId="73F164F9" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">1.13</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
-[...15 lines deleted...]
-              <w:t xml:space="preserve">贵司发行无记名股票吗？</w:t>
+          <w:p w14:paraId="0EBB9647" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What is the intended relationship with Airwallex? Please describe in detail the products and services you will be </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>using</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with Airwallex.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1506197501"/>
+            <w:placeholder>
+              <w:docPart w:val="7D987E1D05444ADC9D68FDE04F4AB6E9"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5292" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4D80D1F9" w14:textId="06695E2D" w:rsidR="005D5DB8" w:rsidRDefault="00E358CC">
+                <w:pPr>
+                  <w:rPr>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E6536A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="42929213" w14:textId="77777777" w:rsidTr="009A249E">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50D0BDDC" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
-[...21 lines deleted...]
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:p w14:paraId="73108506" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Please provide reason(s) for intended or performed transactions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-2139014232"/>
+            <w:placeholder>
+              <w:docPart w:val="615849953C184399B70D818D7A884256"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5292" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5BCC2ACB" w14:textId="6E15DF0C" w:rsidR="005D5DB8" w:rsidRDefault="00E358CC">
+                <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
-[...2 lines deleted...]
-                    <w:rtl w:val="0"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">☐</w:t>
+                </w:pPr>
+                <w:r w:rsidRPr="00E6536A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
-              </w:sdtContent>
-[...40 lines deleted...]
-        </w:tc>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="5C3821D1" w14:textId="77777777" w:rsidTr="009A249E">
         <w:trPr>
-          <w:cantSplit w:val="1"/>
-          <w:tblHeader w:val="0"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+          <w:p w14:paraId="0BFAC510" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">1.14</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
-[...46 lines deleted...]
-              <w:t xml:space="preserve">贵司有多少员工？（请按地点细分） </w:t>
+          <w:p w14:paraId="2E66A857" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">provide </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">your expected </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">average transaction </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">volume </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>and number of transactions of your customers in a month?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-44531231"/>
+            <w:placeholder>
+              <w:docPart w:val="C323FDD437174A12B645A370D8381F80"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5292" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3354EDEB" w14:textId="746CAD76" w:rsidR="005D5DB8" w:rsidRDefault="00E358CC">
+                <w:pPr>
+                  <w:rPr>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E6536A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="4AA917FC" w14:textId="77777777" w:rsidTr="009A249E">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="707639C5" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Click or tap here to enter text.</w:t>
+          <w:p w14:paraId="02933B86" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Please provide the anticipated monthly turnover and number of transactions conducted via Airwallex.</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...4 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="5292" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
-[...2255 lines deleted...]
-              <w:keepLines w:val="0"/>
+          <w:p w14:paraId="655F2805" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="005D5DB8">
+            <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
-                <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:space="0" w:sz="0" w:val="nil"/>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
               </w:pBdr>
-              <w:shd w:fill="auto" w:val="clear"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
-              <w:tblStyle w:val="Table2"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:tblStyle w:val="ae"/>
+              <w:tblW w:w="4996" w:type="dxa"/>
               <w:tblBorders>
-                <w:top w:color="bfbfbf" w:space="0" w:sz="8" w:val="single"/>
-[...4 lines deleted...]
-                <w:insideV w:color="bfbfbf" w:space="0" w:sz="8" w:val="single"/>
+                <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+                <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+                <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+                <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+                <w:insideH w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
+                <w:insideV w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
-              <w:tblLook w:val="0400"/>
+              <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="1733"/>
-[...8 lines deleted...]
-              </w:tblGridChange>
+              <w:gridCol w:w="1736"/>
+              <w:gridCol w:w="1418"/>
+              <w:gridCol w:w="1842"/>
             </w:tblGrid>
-            <w:tr>
+            <w:tr w:rsidR="005D5DB8" w14:paraId="7353BEB7" w14:textId="77777777" w:rsidTr="009A249E">
               <w:trPr>
-                <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-                <w:tblHeader w:val="0"/>
+                <w:trHeight w:val="496"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:shd w:fill="auto" w:val="clear"/>
+                  <w:tcW w:w="1736" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
+                <w:p w14:paraId="0E8F2555" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
                   <w:pPr>
-                    <w:spacing w:after="0" w:lineRule="auto"/>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
-                      <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> </w:t>
+                    <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
+                  <w:tcW w:w="3260" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
-                  <w:shd w:fill="auto" w:val="clear"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
+                <w:p w14:paraId="2497EC5F" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRPr="009A249E" w:rsidRDefault="00000000">
                   <w:pPr>
-                    <w:spacing w:after="0" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009A249E">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Anticipated Monthly Turnover</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="005D5DB8" w14:paraId="210BB55F" w14:textId="77777777" w:rsidTr="009A249E">
+              <w:trPr>
+                <w:trHeight w:val="869"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1736" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="6EC87A3F" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRPr="009A249E" w:rsidRDefault="00000000">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009A249E">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Currency</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1418" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="1C06C830" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRPr="009A249E" w:rsidRDefault="00000000">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009A249E">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Number of Transactions </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1842" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="4B3A924F" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRPr="009A249E" w:rsidRDefault="00000000">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009A249E">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Total Amount of Transactions </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="005D5DB8" w14:paraId="0FDB12E8" w14:textId="77777777" w:rsidTr="009A249E">
+              <w:trPr>
+                <w:trHeight w:val="331"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1736" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="5939BABA" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRPr="009A249E" w:rsidRDefault="00000000">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009A249E">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>CNY </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1418" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="16BD5AC6" w14:textId="42D748EF" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+                  <w:pPr>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
-                      <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Anticipated Monthly Turnover</w:t>
+                    <w:t> </w:t>
                   </w:r>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:id w:val="839280176"/>
+                      <w:placeholder>
+                        <w:docPart w:val="22661F5E518E4EDABB5657508C8A7270"/>
+                      </w:placeholder>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00E358CC" w:rsidRPr="00E6536A">
+                        <w:rPr>
+                          <w:rStyle w:val="PlaceholderText"/>
+                        </w:rPr>
+                        <w:t>Click or tap here to enter text.</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
-            </w:tr>
-[...5 lines deleted...]
-              </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:shd w:fill="auto" w:val="clear"/>
+                  <w:tcW w:w="1842" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
+                <w:p w14:paraId="7950124D" w14:textId="02C4FBBE" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
                   <w:pPr>
-                    <w:spacing w:after="0" w:lineRule="auto"/>
-                    <w:jc w:val="center"/>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
-                      <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Currency</w:t>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:id w:val="-1910379895"/>
+                      <w:placeholder>
+                        <w:docPart w:val="D70B84F9EB744BFCA314BECD386A8099"/>
+                      </w:placeholder>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00E358CC" w:rsidRPr="00E6536A">
+                        <w:rPr>
+                          <w:rStyle w:val="PlaceholderText"/>
+                        </w:rPr>
+                        <w:t>Click or tap here to enter text.</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="005D5DB8" w14:paraId="21583592" w14:textId="77777777" w:rsidTr="009A249E">
+              <w:trPr>
+                <w:trHeight w:val="331"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1736" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="6270F65E" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRPr="009A249E" w:rsidRDefault="00000000">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009A249E">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>USD</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:shd w:fill="auto" w:val="clear"/>
+                  <w:tcW w:w="1418" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
+                <w:p w14:paraId="22A854CF" w14:textId="4C2E2CE1" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
                   <w:pPr>
-                    <w:spacing w:after="0" w:lineRule="auto"/>
-                    <w:jc w:val="center"/>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
-                      <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Number of Transactions </w:t>
+                    <w:t> </w:t>
                   </w:r>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:id w:val="1249616854"/>
+                      <w:placeholder>
+                        <w:docPart w:val="8F82C146ED8A4943A2D6F3F227461A7F"/>
+                      </w:placeholder>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00E358CC" w:rsidRPr="00E6536A">
+                        <w:rPr>
+                          <w:rStyle w:val="PlaceholderText"/>
+                        </w:rPr>
+                        <w:t>Click or tap here to enter text.</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:shd w:fill="auto" w:val="clear"/>
+                  <w:tcW w:w="1842" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
+                <w:p w14:paraId="2ECA48D1" w14:textId="6E1A2FE0" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
                   <w:pPr>
-                    <w:spacing w:after="0" w:lineRule="auto"/>
-                    <w:jc w:val="center"/>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
-                      <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Total Amount of Transactions </w:t>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:id w:val="-972910577"/>
+                      <w:placeholder>
+                        <w:docPart w:val="BE49FEE98F02426284B8221E9F3F888F"/>
+                      </w:placeholder>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00E358CC" w:rsidRPr="00E6536A">
+                        <w:rPr>
+                          <w:rStyle w:val="PlaceholderText"/>
+                        </w:rPr>
+                        <w:t>Click or tap here to enter text.</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="005D5DB8" w14:paraId="2E718416" w14:textId="77777777" w:rsidTr="009A249E">
+              <w:trPr>
+                <w:trHeight w:val="331"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1736" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="500BEBFE" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRPr="009A249E" w:rsidRDefault="00000000">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009A249E">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>HKD</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
-            </w:tr>
-[...5 lines deleted...]
-              </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:shd w:fill="auto" w:val="clear"/>
+                  <w:tcW w:w="1418" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
+                <w:p w14:paraId="746953D3" w14:textId="61DEB1D8" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
                   <w:pPr>
-                    <w:spacing w:after="0" w:lineRule="auto"/>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
-                      <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">CNY </w:t>
+                    <w:t> </w:t>
                   </w:r>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:id w:val="-846320864"/>
+                      <w:placeholder>
+                        <w:docPart w:val="2DE705A531C04558A226776E1D7B36B3"/>
+                      </w:placeholder>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00E358CC" w:rsidRPr="00E6536A">
+                        <w:rPr>
+                          <w:rStyle w:val="PlaceholderText"/>
+                        </w:rPr>
+                        <w:t>Click or tap here to enter text.</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:shd w:fill="auto" w:val="clear"/>
+                  <w:tcW w:w="1842" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
+                <w:p w14:paraId="07C1BCB8" w14:textId="2171C445" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
                   <w:pPr>
-                    <w:spacing w:after="0" w:lineRule="auto"/>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
-                      <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> </w:t>
+                    <w:t> </w:t>
                   </w:r>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:id w:val="-2018145987"/>
+                      <w:placeholder>
+                        <w:docPart w:val="2DA379CB5BAB43D0A21D8380E9404353"/>
+                      </w:placeholder>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00E358CC" w:rsidRPr="00E6536A">
+                        <w:rPr>
+                          <w:rStyle w:val="PlaceholderText"/>
+                        </w:rPr>
+                        <w:t>Click or tap here to enter text.</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="005D5DB8" w14:paraId="74CBE988" w14:textId="77777777" w:rsidTr="009A249E">
+              <w:trPr>
+                <w:trHeight w:val="331"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1736" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="53E4FE08" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRPr="009A249E" w:rsidRDefault="00000000">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009A249E">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>AUD</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:sdt>
+                <w:sdtPr>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:id w:val="-171026689"/>
+                  <w:placeholder>
+                    <w:docPart w:val="B4B909A8C1744632971C98AFE7F88C9E"/>
+                  </w:placeholder>
+                  <w:showingPlcHdr/>
+                  <w:text/>
+                </w:sdtPr>
+                <w:sdtContent>
+                  <w:tc>
+                    <w:tcPr>
+                      <w:tcW w:w="1418" w:type="dxa"/>
+                      <w:vAlign w:val="center"/>
+                    </w:tcPr>
+                    <w:p w14:paraId="12F26209" w14:textId="67C0CF62" w:rsidR="005D5DB8" w:rsidRDefault="00E358CC">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E6536A">
+                        <w:rPr>
+                          <w:rStyle w:val="PlaceholderText"/>
+                        </w:rPr>
+                        <w:t>Click or tap here to enter text.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:tc>
+                </w:sdtContent>
+              </w:sdt>
+              <w:sdt>
+                <w:sdtPr>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:id w:val="1989969681"/>
+                  <w:placeholder>
+                    <w:docPart w:val="4C9B42BBA20341B4BF08908A7CEC1F1D"/>
+                  </w:placeholder>
+                  <w:showingPlcHdr/>
+                  <w:text/>
+                </w:sdtPr>
+                <w:sdtContent>
+                  <w:tc>
+                    <w:tcPr>
+                      <w:tcW w:w="1842" w:type="dxa"/>
+                      <w:vAlign w:val="center"/>
+                    </w:tcPr>
+                    <w:p w14:paraId="77A7A0AC" w14:textId="7ED01B74" w:rsidR="005D5DB8" w:rsidRDefault="00E358CC">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E6536A">
+                        <w:rPr>
+                          <w:rStyle w:val="PlaceholderText"/>
+                        </w:rPr>
+                        <w:t>Click or tap here to enter text.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:tc>
+                </w:sdtContent>
+              </w:sdt>
+            </w:tr>
+            <w:tr w:rsidR="005D5DB8" w14:paraId="0044DBF6" w14:textId="77777777" w:rsidTr="009A249E">
+              <w:trPr>
+                <w:trHeight w:val="578"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1736" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="4DCAFAC5" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRPr="009A249E" w:rsidRDefault="00000000">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009A249E">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Others </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="7F0334D9" w14:textId="72481C17" w:rsidR="005D5DB8" w:rsidRPr="009A249E" w:rsidRDefault="00000000">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009A249E">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>(Please specify)</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00C026BB" w:rsidRPr="009A249E">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>:</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00E358CC" w:rsidRPr="009A249E">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:id w:val="197512753"/>
+                      <w:placeholder>
+                        <w:docPart w:val="BB49706F953A47588F6D8E75D8C2C368"/>
+                      </w:placeholder>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00E358CC" w:rsidRPr="009A249E">
+                        <w:rPr>
+                          <w:rStyle w:val="PlaceholderText"/>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>Click or tap here to enter text.</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:shd w:fill="auto" w:val="clear"/>
+                  <w:tcW w:w="1418" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000089">
+                <w:p w14:paraId="390F6E81" w14:textId="1A31EBA9" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
                   <w:pPr>
-                    <w:spacing w:after="0" w:lineRule="auto"/>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
-                      <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> </w:t>
+                    <w:t> </w:t>
                   </w:r>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:id w:val="909201694"/>
+                      <w:placeholder>
+                        <w:docPart w:val="C55899C00295497281B34D4C6200FD1E"/>
+                      </w:placeholder>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00E358CC" w:rsidRPr="00E6536A">
+                        <w:rPr>
+                          <w:rStyle w:val="PlaceholderText"/>
+                        </w:rPr>
+                        <w:t>Click or tap here to enter text.</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
-            </w:tr>
-[...5 lines deleted...]
-              </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:shd w:fill="auto" w:val="clear"/>
+                  <w:tcW w:w="1842" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
+                <w:p w14:paraId="200F2681" w14:textId="131CCAD7" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
                   <w:pPr>
-                    <w:spacing w:after="0" w:lineRule="auto"/>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...17 lines deleted...]
-                    <w:spacing w:after="0" w:lineRule="auto"/>
+                  <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                  </w:pPr>
-[...7 lines deleted...]
-                    <w:t xml:space="preserve"> </w:t>
+                    <w:t> </w:t>
                   </w:r>
-                </w:p>
-[...23 lines deleted...]
-                  </w:r>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:id w:val="1976866046"/>
+                      <w:placeholder>
+                        <w:docPart w:val="3DA7E6F28C1146B8A841D936694D6817"/>
+                      </w:placeholder>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00E358CC" w:rsidRPr="00E6536A">
+                        <w:rPr>
+                          <w:rStyle w:val="PlaceholderText"/>
+                        </w:rPr>
+                        <w:t>Click or tap here to enter text.</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr>
-[...696 lines deleted...]
-                    <w:spacing w:after="0" w:before="0" w:line="320" w:lineRule="auto"/>
+          </w:tbl>
+          <w:p w14:paraId="6CB72F93" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="005D5DB8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="58361942" w14:textId="77777777" w:rsidTr="009A249E">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5409F0E4" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C6B4C92" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>How many customers does your company have currently? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="778606731"/>
+            <w:placeholder>
+              <w:docPart w:val="FF96A1181366485684DC42AB032FAB7D"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5292" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5B654C89" w14:textId="34A63E2F" w:rsidR="005D5DB8" w:rsidRDefault="00E358CC">
+                <w:pPr>
+                  <w:rPr>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E6536A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="55958546" w14:textId="77777777" w:rsidTr="009A249E">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E73CBA0" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B577A04" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Please provide the breakdown of customers by percentages base on your answer in 2.8:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55F0AA78" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>● by legal entity type e.g. Individual, company, trust, not-for-profit organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CC88E38" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>● by risk rating e.g. high, medium or low</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0504BEE8" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>● by description of merchant industry type/ category</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="221C857A" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>● by trade volumes, e.g.  which merchant categories are your biggest traders and smallest traders</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B395FD4" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>● delivery method (e.g. physical branch, online)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1725138319"/>
+            <w:placeholder>
+              <w:docPart w:val="4D0EDC1606B74375827405068385F3AB"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5292" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="231E1EEF" w14:textId="4AFB0E8E" w:rsidR="005D5DB8" w:rsidRDefault="00E358CC">
+                <w:pPr>
+                  <w:rPr>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E6536A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="1763EF67" w14:textId="77777777" w:rsidTr="009A249E">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6426AF16" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2.9a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B17C4F8" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Please confirm whether any customers of your company are Financial Institutions including but not limited to banks, securities firms, insurance companies, brokerage firms, money lenders, money service providers, payment service providers, investment companies, virtual asset companies etc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1121000137"/>
+            <w:placeholder>
+              <w:docPart w:val="17DEB91F988B42C583185B767341E6A2"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5292" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="19EC401A" w14:textId="6E5D1E40" w:rsidR="005D5DB8" w:rsidRDefault="00E358CC">
+                <w:pPr>
+                  <w:rPr>
+                    <w:color w:val="808080"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E6536A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="7A9DE94F" w14:textId="77777777" w:rsidTr="009A249E">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FE4009B" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2.9b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="048AD51E" w14:textId="4444BE91" w:rsidR="005D5DB8" w:rsidRDefault="00000000" w:rsidP="009A249E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Does your company on-board customers </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>non face-to-face</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (i.e. over the internet, phone, etc.)? If yes, under what scenarios will onboarding of non face to face customers be allowed? (Please also provide the approximate % of customers onboarded face to face vs non face to face) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1438513409"/>
+            <w:placeholder>
+              <w:docPart w:val="FEEBEA2A24AD44669D6B2C7C615FDE82"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5292" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5D1E9DF0" w14:textId="50825764" w:rsidR="005D5DB8" w:rsidRDefault="00E358CC">
+                <w:pPr>
+                  <w:rPr>
+                    <w:color w:val="808080"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E6536A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="7D73E2CD" w14:textId="77777777" w:rsidTr="009A249E">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="170C75D6" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54114937" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Which countries are your customer(s) domiciled in?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36329ED8" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(Please provide the % of customers by country) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="911580703"/>
+            <w:placeholder>
+              <w:docPart w:val="F661D2AB17BC4F718329DEC41A44E71C"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5292" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4F049278" w14:textId="36B01FAB" w:rsidR="005D5DB8" w:rsidRDefault="00E358CC">
+                <w:pPr>
+                  <w:rPr>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E6536A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="636F65C2" w14:textId="77777777" w:rsidTr="009A249E">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61D0D12D" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22F58B2F" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Does your company limit or restrict which countries your customers are domiciled in?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40E949C3" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(If yes please clearly note either the countries where your customer </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> allowed to be domiciled in or not allowed to be domiciled in) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-16085278"/>
+            <w:placeholder>
+              <w:docPart w:val="9205283ECC754D4EAC9F52EA09C7B16F"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5292" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="50BFA6D0" w14:textId="71C952E5" w:rsidR="005D5DB8" w:rsidRDefault="00E358CC">
+                <w:pPr>
+                  <w:rPr>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E6536A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="4D8BD770" w14:textId="77777777" w:rsidTr="009A249E">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="439FA868" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F0C6AF5" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Does your Company accept physical cash from your customers? (If yes, please describe the process) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5292" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3913F431" w14:textId="17FCD0F4" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1951971716"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Please describe: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-215440874"/>
+                <w:placeholder>
+                  <w:docPart w:val="297211F989914363ABC09BDF1800920A"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E358CC" w:rsidRPr="00E6536A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E358CC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1942105408"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="7BC37396" w14:textId="77777777" w:rsidTr="009A249E">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08D4C326" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="654F4C03" w14:textId="77AE24F7" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Does your Company accept virtual currency from your customers? (If yes, please describe the process) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5292" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E240CAC" w14:textId="466B4BF9" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-422648897"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Please describe: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1191839398"/>
+                <w:placeholder>
+                  <w:docPart w:val="CCF800BA37D04500874AF5DB96499130"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E358CC" w:rsidRPr="00E6536A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="3806E672" w14:textId="4E6BFE5C" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-896354642"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="4A2C9B0E" w14:textId="77777777" w:rsidTr="009A249E">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="143628F9" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CCE8616" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>AML/CTF Policies, Practices and Procedures and other Regulatory Matters</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5292" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19FAEB96" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="005D5DB8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="57ADF8B6" w14:textId="77777777" w:rsidTr="009A249E">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C453F74" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77A01709" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Is your Company required to comply with your country's AML/CTF legislation?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54895689" w14:textId="5F3721F7" w:rsidR="005D5DB8" w:rsidRDefault="00000000" w:rsidP="009A249E">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Is your business compliant with all aspects of the AML/CFT rules that are relevant to your business?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5292" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33C9B903" w14:textId="05A72178" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-233246245"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1884174870"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="5CCB6980" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="005D5DB8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="029B434C" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="005D5DB8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19716E63" w14:textId="33322778" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-320352039"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-2125993893"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="2FA49326" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="005D5DB8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="0117EF2F" w14:textId="77777777" w:rsidTr="009A249E">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="482B4B23" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3.1a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3748413F" w14:textId="611EDA6B" w:rsidR="005D5DB8" w:rsidRDefault="00000000" w:rsidP="009A249E">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If your Company is not required to comply with any country's AML/CTF legislation, please explain specifics of your business operation that does not require this and has your Company received external legal guidance to confirm that you are not required to comply with the relevant AML/CTF legislation? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5292" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69FBEF4B" w14:textId="7F4C43E3" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1317954271"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-671421501"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="7BBCA74A" w14:textId="77777777" w:rsidTr="009A249E">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E3F96E0" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="388BB6B7" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Does your company have written AML/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CTF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Program, policies and procedures?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>When was your AML/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CTF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Program</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>policies and procedures last updated? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5292" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62ED5751" w14:textId="45D43112" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidR="00C026BB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1603064602"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Date of last update: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-348723865"/>
+                <w:placeholder>
+                  <w:docPart w:val="A69BEFB7B7AC481FA29189C4FBDFFC56"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E358CC" w:rsidRPr="00E6536A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="463BB5DD" w14:textId="3C32CFEA" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidR="00C026BB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1881695557"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="1E5B1801" w14:textId="77777777" w:rsidTr="009A249E">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F6AB114" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B181506" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Are the above policies and procedures applicable to head office, all subsidiaries and branches? If no, please provide a list of the subsidiaries and/or branches that are excluded, including the name and the location of the institutions. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5292" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35EB48F8" w14:textId="3C986DFB" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1559391217"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">             No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:tag w:val="goog_rdk_21"/>
+                <w:id w:val="-2084285859"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:sdt>
+                  <w:sdtPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                  </w:pPr>
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                    <w:id w:val="-2048359997"/>
+                    <w14:checkbox>
+                      <w14:checked w14:val="0"/>
+                      <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                      <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                    </w14:checkbox>
+                  </w:sdtPr>
+                  <w:sdtContent>
+                    <w:r w:rsidR="00C026BB">
+                      <w:rPr>
+                        <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>☐</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="3A2FDB77" w14:textId="77777777" w:rsidTr="009A249E">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27B4A3E6" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5800779C" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Are there any designated officers in your company to oversee the activities relating to the prevention and detection of AML/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CTF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24F97956" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="005D5DB8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11B08DAB" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>If yes, please provide the name, title, contact number of the AML/C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>TF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> Officer? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5292" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D37A027" w14:textId="34922DE9" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:tag w:val="goog_rdk_22"/>
+                <w:id w:val="309525947"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:sdt>
+                  <w:sdtPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
-                      <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">澳元</w:t>
-[...150 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+                    <w:id w:val="-820425471"/>
+                    <w14:checkbox>
+                      <w14:checked w14:val="0"/>
+                      <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                      <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                    </w14:checkbox>
+                  </w:sdtPr>
+                  <w:sdtContent>
+                    <w:r w:rsidR="00C026BB">
+                      <w:rPr>
+                        <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>☐</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Please provide details: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="277988763"/>
+                <w:placeholder>
+                  <w:docPart w:val="D3090432FA7643A99619AB23370C9C8B"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E358CC" w:rsidRPr="00E6536A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="1A07D981" w14:textId="23A30C34" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1332441191"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="79C8FBC5" w14:textId="77777777" w:rsidTr="009A249E">
         <w:trPr>
-          <w:cantSplit w:val="1"/>
-          <w:tblHeader w:val="0"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B1">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+          <w:p w14:paraId="59034782" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">2.8</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B2">
-[...49 lines deleted...]
-              <w:tab/>
+          <w:p w14:paraId="6DDB39EA" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Does your company complete identification and verification of all customers prior to commencing business relationships?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E49B13C" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(If the answer is no, please explain in what circumstances and when your company commenced business relationship before completion of identification or verification)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="5292" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B5">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+          <w:p w14:paraId="3C20FB93" w14:textId="7E0972E3" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1645648026"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="586019C2" w14:textId="1C008AAB" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-389961502"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Please explain: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1564244594"/>
+                <w:placeholder>
+                  <w:docPart w:val="97488B86B7544215BB169904F4A00068"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E358CC" w:rsidRPr="00E6536A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="089B6DBB" w14:textId="77777777" w:rsidTr="009A249E">
         <w:trPr>
-          <w:cantSplit w:val="1"/>
-          <w:tblHeader w:val="0"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B6">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+          <w:p w14:paraId="2E6F9BAB" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">2.9</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve"> 3.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B7">
-[...249 lines deleted...]
-              <w:tab/>
+          <w:p w14:paraId="0AB3C691" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Does your company permit the opening of anonymous accounts for customers or permit the opening of accounts by customers whose identity could not be identified or verified?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DD55B2E" w14:textId="36A0F7C6" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>If yes, please explain under what circumstances and when. If not, please specify the procedures of customer identification and verification. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="5292" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C4">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+          <w:p w14:paraId="6D17B785" w14:textId="4BCADF82" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="187026566"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1750456251"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="41E851EB" w14:textId="2C44623B" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please explain: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="460765518"/>
+                <w:placeholder>
+                  <w:docPart w:val="AA2E9CAFD14B41B89FCFCDBBF0941A9E"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E358CC" w:rsidRPr="00E6536A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="4CD1F594" w14:textId="77777777" w:rsidTr="009A249E">
         <w:trPr>
-          <w:cantSplit w:val="1"/>
-          <w:tblHeader w:val="0"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C5">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+          <w:p w14:paraId="4DCD4BBD" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C6">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">请确认贵司的客户是否为金融机构，包括但不限于银行、证券公司、保险公司、经纪公司、放债人、货币服务提供商、支付服务提供商、投资公司、虚拟资产公司等。</w:t>
+          <w:p w14:paraId="57DF8353" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Does your company allow direct use of your account maintained with Airwallex by your customers to transact business on their own behalf? (i.e. payable-through accounts)? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="5292" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C7">
-[...18 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="34BDF60C" w14:textId="170ADE6A" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-721298037"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="563911728"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="7694FD9A" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="005D5DB8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="6468825F" w14:textId="77777777" w:rsidTr="009A249E">
         <w:trPr>
-          <w:cantSplit w:val="1"/>
-          <w:tblHeader w:val="0"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C8">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+          <w:p w14:paraId="2DC719B1" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">2.9b</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C9">
-[...29 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4A31567E" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Does your Company have any customers from certain industries that you would consider high risk in AML/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CTF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>? Please state these industries. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="5292" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CB">
-[...18 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="61D00CA4" w14:textId="33627BD6" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-403752562"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="955368647"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="0581ECDD" w14:textId="7E104938" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please explain: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-2139407141"/>
+                <w:placeholder>
+                  <w:docPart w:val="FA5A2642477C46D1B2AA56A69B2B98C6"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E358CC" w:rsidRPr="00E6536A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="1D199FD0" w14:textId="77777777" w:rsidTr="009A249E">
         <w:trPr>
-          <w:cantSplit w:val="1"/>
-          <w:tblHeader w:val="0"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CC">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+          <w:p w14:paraId="185E572C" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">2.10</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CD">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Which countries are your customer(s) domiciled in?</w:t>
+          <w:p w14:paraId="7642F298" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>How does your Company monitor and identify suspicious activity and how many “Suspicious Activity Reports” have you filed to your regulator over the past 12 months? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CE">
-[...49 lines deleted...]
-              <w:tab/>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-816342703"/>
+            <w:placeholder>
+              <w:docPart w:val="5594595E87234A2EA51D88E30450629B"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5292" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0161B998" w14:textId="082E9B9F" w:rsidR="005D5DB8" w:rsidRDefault="00E358CC">
+                <w:pPr>
+                  <w:rPr>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E6536A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="5947D0D0" w14:textId="77777777" w:rsidTr="009A249E">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B14ACC0" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D1">
-[...17 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="63344450" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please explain the procedures your Company adopts for on-boarding PEPs. Examples of PEPs include but are not limited to heads of state or government, senior politicians, senior officials in the government, judiciary, or military, senior executives of </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>state owned</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> corporations, and important political party official</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>s.</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="565762301"/>
+            <w:placeholder>
+              <w:docPart w:val="2E60BFF80F3B420EBFA0000830E69063"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5292" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="672D8B59" w14:textId="6B089A75" w:rsidR="005D5DB8" w:rsidRDefault="00E358CC">
+                <w:pPr>
+                  <w:rPr>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E6536A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="60A0C9BB" w14:textId="77777777" w:rsidTr="009A249E">
         <w:trPr>
-          <w:cantSplit w:val="1"/>
-          <w:tblHeader w:val="0"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D2">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+          <w:p w14:paraId="3322A297" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">2.11</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D3">
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Does your company limit or restrict which countries your customers are domiciled in?</w:t>
+          <w:p w14:paraId="52C44B54" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Does your company perform Enhanced Customer Due Diligence on your high-risk customers over the past 12 months?  Please describe your Enhanced Customer Due Diligence process and procedures. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:tab/>
-              <w:tab/>
-[...72 lines deleted...]
-              <w:t xml:space="preserve">（如果是，请明确说明贵司允许的客户所在国、或者不允许的客户所在国）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="5292" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D8">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+          <w:p w14:paraId="4F8AB280" w14:textId="62682D5D" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-301002505"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="2004855040"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="16EEC24D" w14:textId="59AD0BFD" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please explain: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-143133031"/>
+                <w:placeholder>
+                  <w:docPart w:val="E64D5E93B29B486085C4085FCE435F11"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E358CC" w:rsidRPr="00E6536A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="3D8003A4" w14:textId="77777777" w:rsidTr="009A249E">
         <w:trPr>
-          <w:cantSplit w:val="1"/>
-          <w:tblHeader w:val="0"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D9">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+          <w:p w14:paraId="1367E8E6" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...19 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DA">
-[...32 lines deleted...]
-                <w:rtl w:val="0"/>
+          <w:p w14:paraId="145E6A7E" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Does your company maintain a suspicious transaction monitoring system? Is the transaction monitoring </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>performed manually</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or automatically?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-          </w:p>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">贵司向客户收取现金吗？（如有，请描述该过程）</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="5292" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DD">
-[...11 lines deleted...]
-                <w:rtl w:val="0"/>
+          <w:p w14:paraId="05281A53" w14:textId="31E4C9F5" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-2064404743"/>
-                <w:tag w:val="goog_rdk_13"/>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1640923711"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:r w:rsidR="00C026BB">
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
-                    <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">☐</w:t>
+                  <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...36 lines deleted...]
-              <w:t xml:space="preserve">No </w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="1744951314"/>
-                <w:tag w:val="goog_rdk_14"/>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-310101117"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:r w:rsidR="00C026BB">
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
-                    <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">☐</w:t>
+                  <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-              </w:rPr>
+          </w:p>
+          <w:p w14:paraId="6E869E9E" w14:textId="5FB0D7B0" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, please select, manual </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-2050754073"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00C026BB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">or automatic </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1053387035"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00C026BB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">transaction monitoring. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="10D273FA" w14:textId="77777777" w:rsidTr="009A249E">
         <w:trPr>
-          <w:cantSplit w:val="1"/>
-          <w:tblHeader w:val="0"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DF">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+          <w:p w14:paraId="73188850" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...19 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E0">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">贵司向客户收取虚拟货币吗？（如有，请描述该过程）</w:t>
+          <w:p w14:paraId="0F3247D2" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>If using an automated system for suspicious transaction monitoring, please provide the name of the vendor (If the system is purchased from an external vendor). If it is manual, please describe the monitoring method. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="900337289"/>
+            <w:placeholder>
+              <w:docPart w:val="22470036CE9E4A83ADB8C1D18723EA8E"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5292" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:tcMar>
+                  <w:top w:w="100" w:type="dxa"/>
+                  <w:left w:w="100" w:type="dxa"/>
+                  <w:bottom w:w="100" w:type="dxa"/>
+                  <w:right w:w="100" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="16FA065A" w14:textId="79F0531F" w:rsidR="005D5DB8" w:rsidRDefault="00E358CC">
+                <w:pPr>
+                  <w:rPr>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E6536A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="676B81A9" w14:textId="77777777" w:rsidTr="009A249E">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74B80A05" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E3">
-[...11 lines deleted...]
-                <w:rtl w:val="0"/>
+          <w:p w14:paraId="5365579A" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Does your Company perform sanctions screenings on your customers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> transactions including the counterparties? If </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>yes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, please state which jurisdictions lists you use. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5292" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71DE9D76" w14:textId="6E4AA615" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="754802090"/>
-                <w:tag w:val="goog_rdk_15"/>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-900055084"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:r w:rsidR="00C026BB">
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
-                    <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">☐</w:t>
+                  <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...36 lines deleted...]
-              <w:t xml:space="preserve">No </w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="1302997787"/>
-                <w:tag w:val="goog_rdk_16"/>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="529082562"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:r w:rsidR="00C026BB">
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
-                    <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">☐</w:t>
+                  <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p w14:paraId="044BB500" w14:textId="583D11B2" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please explain: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="167841202"/>
+                <w:placeholder>
+                  <w:docPart w:val="8A1A5BF2445243F8B3E660C4B360528E"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E358CC" w:rsidRPr="00E6536A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="709A617B" w14:textId="77777777" w:rsidTr="009A249E">
         <w:trPr>
-          <w:cantSplit w:val="1"/>
-          <w:tblHeader w:val="0"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="bfbfbf" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E5">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+          <w:p w14:paraId="225A273C" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">3</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="bfbfbf" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="779FDF6B" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Does your Company conduct ongoing sanctions screening on your customers and the connected parties? If </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>yes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, please state the frequency.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5292" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B4AF5AB" w14:textId="592D9755" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1029632649"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1410892569"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="15BF8D3F" w14:textId="40918E26" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please explain: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="238686317"/>
+                <w:placeholder>
+                  <w:docPart w:val="6246B62F7B9C4D1CA5109C5615593EB7"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E358CC" w:rsidRPr="00E6536A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="0A95CA0E" w14:textId="77777777" w:rsidTr="009A249E">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D9AA357" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="607943F4" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Has your company received any regulatory examinations or inspections over the last three years?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>yes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, please summarise the outcome of the examinations or inspections</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5292" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2730D184" w14:textId="3D070E04" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="800186734"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1984537415"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="16E281AF" w14:textId="48EAB8F3" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please explain: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1399323732"/>
+                <w:placeholder>
+                  <w:docPart w:val="7C4B4F0BF1894B5184CAE239D648B6B1"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E358CC" w:rsidRPr="00E6536A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="4C3F8F0A" w14:textId="77777777" w:rsidTr="009A249E">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F752665" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C4ECA15" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Has your company had any regulatory or criminal enforcement or other actions in relation to violation of applicable laws and regulatory guidance including but not limited to anti-money laundering laws or regulations in the past five years?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5292" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35AB55DB" w14:textId="1E604F97" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-63576586"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1943057860"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="09097E51" w14:textId="48C5898B" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please explain: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1206871190"/>
+                <w:placeholder>
+                  <w:docPart w:val="DBBDAD91C6F14E199395D9A611FE10DD"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E358CC" w:rsidRPr="00E6536A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="2595812C" w14:textId="77777777" w:rsidTr="009A249E">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D5F5384" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D13C37A" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Have you ever had an existing bank account for your company cancelled or suspended due to AML or other concerns?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If yes, please provide details of the bank </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>and also</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> why it was cancelled or suspended.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5292" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A3ECE9A" w14:textId="2BB3B979" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="945736680"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="15818646"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="6688B505" w14:textId="4B11B04F" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please explain: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1273129931"/>
+                <w:placeholder>
+                  <w:docPart w:val="A727F08DF8F248CFAF2BED68CA904BDD"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E358CC" w:rsidRPr="00E6536A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="68FFE248" w14:textId="77777777" w:rsidTr="009A249E">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73892E3A" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70BF5E94" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Does your company have policies for retaining the customer identity records and transaction records? How long is the retention period? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5292" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="789C492D" w14:textId="1BAC09DF" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="691734903"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-150606194"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="1EB03577" w14:textId="4DB6AEBD" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please explain: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-958568285"/>
+                <w:placeholder>
+                  <w:docPart w:val="63527C70F759462FA884C7C787DEE816"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E358CC" w:rsidRPr="00E6536A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="3B5656E2" w14:textId="77777777" w:rsidTr="009A249E">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B98CC02" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FD7391F" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Are any of your beneficial owners or ultimate beneficial owners considered as PEPs (e.g. heads of state or government, senior politicians, senior officials in the government, judiciary, or military, senior executives of </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>state owned</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> corporations, and important political party officials)? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5292" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EB756A5" w14:textId="6C27375A" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1861270268"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1375888639"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="4A83BF7F" w14:textId="3BC7C0CE" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please explain: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1730150687"/>
+                <w:placeholder>
+                  <w:docPart w:val="B4C45048898A41D2BADD9C27AEF6C7DB"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E358CC" w:rsidRPr="00E6536A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="1A45DF18" w14:textId="77777777" w:rsidTr="009A249E">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A4FFD94" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3.21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69C02307" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Does your company have any business dealings with PEPs? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5292" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B0CC4F3" w14:textId="2179AD6C" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1913306204"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="389383681"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="03EC45FE" w14:textId="06A02742" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please explain: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1599755372"/>
+                <w:placeholder>
+                  <w:docPart w:val="F100A31DC81E433A9E9A619494467F9E"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E358CC" w:rsidRPr="00E6536A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="59E4BB95" w14:textId="77777777" w:rsidTr="009A249E">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="058C4994" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71EF6C88" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Is regular anti-money laundering awareness training provided to staff? If yes, please provide details of the training program, including frequency, targeted staff and delivery. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5292" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09239F56" w14:textId="666592E2" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-424957003"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="117576719"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="36A45885" w14:textId="7F8B278A" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please explain: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="252863877"/>
+                <w:placeholder>
+                  <w:docPart w:val="3C6AC079934845CCAC27079A1A3E300C"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E358CC" w:rsidRPr="00E6536A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="161148BF" w14:textId="77777777" w:rsidTr="009A249E">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36FD3818" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3.23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B5DB8F4" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Does your company's risk appetite (prohibited/restricted activities and countries) align with Airwallex's Acceptable Use Policy? If not, what are your controls to identify if any of your clients or transactions are not aligned with Airwallex's risk appetite?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5292" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="458D2003" w14:textId="06E5AD47" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="2105838904"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="558821673"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="5211F5D8" w14:textId="3711C371" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please explain: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="669833767"/>
+                <w:placeholder>
+                  <w:docPart w:val="6C246DF750D943AD9829A837995F77C6"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E358CC" w:rsidRPr="00E6536A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="365FDDDE" w14:textId="77777777" w:rsidTr="009A249E">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="302082BB" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3.24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A441460" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Is your company able to provide the ID&amp;V information of underlying customers (i.e. payor/ payee) upon request?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5292" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50CE9BEA" w14:textId="607B0AA2" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-278726371"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-207261291"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="21402F36" w14:textId="3DD051EC" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please explain: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1173837832"/>
+                <w:placeholder>
+                  <w:docPart w:val="8333F037760F4551B7971C1FD0A8CC2F"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E358CC" w:rsidRPr="00E6536A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="1211C230" w14:textId="77777777" w:rsidTr="009A249E">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16CF70C8" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E6">
-[...3 lines deleted...]
-              <w:widowControl w:val="1"/>
+          <w:p w14:paraId="2F26680C" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:pBdr>
-                <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:space="0" w:sz="0" w:val="nil"/>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
               </w:pBdr>
-              <w:shd w:fill="auto" w:val="clear"/>
-[...67 lines deleted...]
-              </w:rPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Data Security </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="5292" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="bfbfbf" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E8">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+          <w:p w14:paraId="6F726175" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="005D5DB8">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="304380D7" w14:textId="77777777" w:rsidTr="009A249E">
         <w:trPr>
-          <w:cantSplit w:val="1"/>
-          <w:tblHeader w:val="0"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E9">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+          <w:p w14:paraId="4E536881" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">3.1</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EA">
-[...117 lines deleted...]
-              <w:t xml:space="preserve">贵企业是否遵守了与贵企业相关的反洗钱/打击资助恐怖主义行为规则的所有方面？</w:t>
+          <w:p w14:paraId="70DCF820" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Have there been any significant data incidents in the last three years?  If yes, please provide details on them</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="5292" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EE">
-[...68 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6827C69A" w14:textId="76D97BE0" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="212003745"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="410671866"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C026BB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="58FB0033" w14:textId="7E685F9A" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please explain: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1137607351"/>
+                <w:placeholder>
+                  <w:docPart w:val="DE8F283E8FD5425082C03882D913472E"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E358CC" w:rsidRPr="00E6536A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="54C20E9E" w14:textId="77777777" w:rsidTr="009A249E">
         <w:trPr>
-          <w:cantSplit w:val="1"/>
-          <w:tblHeader w:val="0"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F3">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+          <w:p w14:paraId="28B2898E" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="005D5DB8">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...10 lines deleted...]
-            </w:r>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F4">
-[...57 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6453D112" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="005D5DB8">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="5292" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F6">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7E887A20" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="005D5DB8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="25998486" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="1"/>
-          <w:tblHeader w:val="0"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F7">
-[...29 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4D8FD3FA" w14:textId="69F3FD84" w:rsidR="00C026BB" w:rsidRPr="00C026BB" w:rsidRDefault="00C026BB">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Declaration</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33B799F1" w14:textId="5613B83D" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei" w:cs="Microsoft JhengHei"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>certify that I have read and understood this declaration, that the answers provided in this questionnaire are complete and correct to my honest belief, and that I am authorized (as Above</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>to execute this declaration on behalf of the Financial Institution.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="13FA3444" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F8">
-[...38 lines deleted...]
-                <w:rtl w:val="0"/>
+          <w:p w14:paraId="0D7DD795" w14:textId="5FC05BAF" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Name:</w:t>
+            </w:r>
+            <w:r w:rsidR="00E358CC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...93 lines deleted...]
-            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="296499082"/>
+                <w:placeholder>
+                  <w:docPart w:val="F0C8F13729CF47A3A74A6B32BC7C0D76"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E358CC" w:rsidRPr="00E6536A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="2FC42CDF" w14:textId="44C0BA66" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Role</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-485244912"/>
+                <w:placeholder>
+                  <w:docPart w:val="F8E7B007E7FD434090CF40F649192E74"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E358CC" w:rsidRPr="00E6536A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D5DB8" w14:paraId="3E542DCB" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FC">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Yes </w:t>
+          <w:p w14:paraId="00B3D299" w14:textId="303EB401" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Signature:  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-748353363"/>
-                <w:tag w:val="goog_rdk_17"/>
+                <w:rPr>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:alias w:val="Initial/Name to electronically sign"/>
+                <w:tag w:val="Initial/Name to electronically sign"/>
+                <w:id w:val="1942025631"/>
+                <w:placeholder>
+                  <w:docPart w:val="A026725956F34B45B96C274FBBB801D7"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:r w:rsidR="000E20BA">
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
-[...2 lines deleted...]
-                    <w:rtl w:val="0"/>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:u w:val="single"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">☐</w:t>
+                  <w:t>Initial/Name here to electronically sign</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...24 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+          </w:p>
+          <w:p w14:paraId="0DA2EC69" w14:textId="4FEBD208" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">No </w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date:       </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="1181466132"/>
-                <w:tag w:val="goog_rdk_18"/>
+                <w:rPr>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-208882018"/>
+                <w:placeholder>
+                  <w:docPart w:val="47124D2DA3024E84A435EB15FCC1F000"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:date>
+                  <w:dateFormat w:val="d/MM/yyyy"/>
+                  <w:lid w:val="en-AU"/>
+                  <w:storeMappedDataAs w:val="dateTime"/>
+                  <w:calendar w:val="gregorian"/>
+                </w:date>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:r w:rsidR="000E20BA" w:rsidRPr="00E6536A">
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
-[...2 lines deleted...]
-                    <w:rtl w:val="0"/>
+                    <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">☐</w:t>
+                  <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5942 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018D">
+    <w:p w14:paraId="3E6DAC2F" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="240" w:before="240" w:line="240" w:lineRule="auto"/>
-        <w:rPr/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018E">
+    <w:p w14:paraId="10736ABB" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="240" w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
-          <w:b w:val="1"/>
-[...1 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:b/>
+          <w:color w:val="000081"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix 1 </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-        <w:br w:type="textWrapping"/>
+      <w:r>
+        <w:br/>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">The below documents will be required to be provided during the onboarding process, subject to the applicable law and regulations of your country:</w:t>
+        <w:t>The below documents may be required to be provided during the onboarding process, subject to the applicable law and regulations of your country:</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...698 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AB">
+    <w:p w14:paraId="36D251BD" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:widowControl w:val="0"/>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Overview of Company and Beneficial Owners</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D969647" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Company Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="550FFABB" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
-          <w:rtl w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>Certificate of good standing</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...882 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D0">
+    <w:p w14:paraId="6112C913" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Certificate of incorporation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28B8C262" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Article of association</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5305F355" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ownership and Control Structure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2654D388" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Company report/Statement of Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F43BF1B" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Declaration of ownership chart certified by the Company’s chop or other declarations when necessary</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05073937" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ultimate Beneficial Owner</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="012AB49F" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Valid government-issued photo identity documents, data or information provided by a reliable and independent source (e.g. shareholder register, audited annual report, etc.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E5FEFBB" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Legal Representative or Person Purporting to Act</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="217CCD13" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>National identity card or valid travel document or other relevant documents, data or information provided by a reliable and independent source (e.g. shareholder register, audited annual report, etc.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BD425AC" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Others</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24B6142C" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Audited Financial Statements (Latest)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7830A9E8" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Internal Audit Reports (Latest)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DF325E2" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="005D5DB8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    </w:p>
+    <w:p w14:paraId="74015200" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rtl w:val="0"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Overview </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>of  AML</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/CTF Compliance Program:</w:t>
       </w:r>
     </w:p>
-    <w:sectPr>
-[...2 lines deleted...]
-      <w:pgMar w:bottom="720" w:top="720" w:left="720" w:right="720" w:header="708" w:footer="708"/>
+    <w:p w14:paraId="71B3B06D" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>AML/CTF Program</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15842B21" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>AML/CTF Policy and procedures including KYC, EDD, KYC refresh, Employee due diligence and training, Transaction monitoring, SAR/STR, Sanctions, PEP handling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A774943" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Structure, position title and location of all department heads in Risk and Compliance functions (including CV of key staff of Risk and Compliance)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D4252A1" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Copies of all regulatory license or registration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1468A250" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Details of any material outsourcing (particularly with respect to Risk or Compliance functions)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D2796E8" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Risk Management &amp; governance:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42D4EC77" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Anti-Bribery &amp; Corruption Policy and Procedures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D80752E" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>FATCA &amp; CRS related Policy and Procedure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="441C71C1" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Risk Register</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1244BF53" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Customer Complaint Handling Policy &amp; Procedures</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="726C8E31" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Information Security Policy, including PCI-DSS Certificate (where applicable)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4997F319" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Fraud Risk Policy and Procedures (including any Investigations Policy and Procedures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6555E550" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Breach Reporting Policy and Procedures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B4B2919" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Privacy Policy &amp; name of Privacy Officer (or equivalent)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D74614C" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Data Retention Policy and Procedures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74C589CE" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Data Security Policy and Procedures</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5944A4F0" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Information of any internal Quality Control / Quality Assurance or audit functions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="397863D4" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="005D5DB8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A9A9148" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="005D5DB8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="005D5DB8">
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="150F1AA2" w14:textId="77777777" w:rsidR="00980C4B" w:rsidRDefault="00980C4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="0955A854" w14:textId="77777777" w:rsidR="00980C4B" w:rsidRDefault="00980C4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-[...12 lines deleted...]
-    <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Noto Sans Symbols">
-[...1 lines deleted...]
-    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId6" w:subsetted="0"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{997AEB55-219F-4A51-AA5F-814CEE16893C}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{6A15E8CA-C684-4D6C-AF55-9281489C74B1}"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{9BC1E7ED-E059-4494-93EB-7E981F1D0244}"/>
+    <w:embedItalic r:id="rId4" w:fontKey="{7DC72871-D4E7-4287-B2D5-49197D7751A7}"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId5" w:subsetted="1" w:fontKey="{4216F7BB-F81D-485F-98A0-F8A348A1DB66}"/>
+  </w:font>
+  <w:font w:name="Microsoft JhengHei">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{6E423DD1-02DB-477D-9007-4293745B1ED1}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-[...23 lines deleted...]
-  </w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="336B0222" w14:textId="77777777" w:rsidR="005D5DB8" w:rsidRDefault="005D5DB8"/>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="43DDD100" w14:textId="77777777" w:rsidR="00980C4B" w:rsidRDefault="00980C4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5102C91B" w14:textId="77777777" w:rsidR="00980C4B" w:rsidRDefault="00980C4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:abstractNum w:abstractNumId="1">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04B53C94"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5AE46AC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="●"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1560" w:hanging="480"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="357E4F7F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="02163E8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D7452A8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B3880816"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1330013543">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1715423484">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1743604245">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:embedTrueTypeFonts w:val="1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:embedTrueTypeFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="OH2n7j4Cao8G69XVkNlVu4q++aU1+j3NDQ02puCKwmlh2nKh2bqaIoe81r33Oq/J7Ed/jvvHMDyiLHM3zjXImg==" w:salt="AFSfsZ8B/qCtr7JprLf45w=="/>
   <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="005D5DB8"/>
+    <w:rsid w:val="000E20BA"/>
+    <w:rsid w:val="005D5DB8"/>
+    <w:rsid w:val="00980C4B"/>
+    <w:rsid w:val="00994955"/>
+    <w:rsid w:val="009A249E"/>
+    <w:rsid w:val="00AC3E58"/>
+    <w:rsid w:val="00BB735C"/>
+    <w:rsid w:val="00C026BB"/>
+    <w:rsid w:val="00D76A40"/>
+    <w:rsid w:val="00E358CC"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="63743A92"/>
+  <w15:docId w15:val="{DA17C9A0-3C71-465E-B2D2-622A9EC3A6B5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-HK"/>
+        <w:lang w:val="en-HK" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
-[...11 lines deleted...]
-    <w:name w:val="normal"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="220" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-[...2 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="40"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D244C6"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00202A08"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009C3AD5"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00CE3DB7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...1 lines deleted...]
-      <w:iCs w:val="1"/>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="15" w:type="dxa"/>
+        <w:left w:w="15" w:type="dxa"/>
+        <w:bottom w:w="15" w:type="dxa"/>
+        <w:right w:w="15" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a2">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a3">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a4">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="115.0" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table2">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a5">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="115.0" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table3">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a6">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="115.0" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table4">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a7">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="115.0" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a8">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a9">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="aa">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ab">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ac">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ad">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ae">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/QuattrocentoSans-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/QuattrocentoSans-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/QuattrocentoSans-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/QuattrocentoSans-boldItalic.ttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-regular.ttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-bold.ttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="31B8CC86859C4C5B9EA4ABD3FBC8E698"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4A0C61CC-6133-46DA-B9A2-87A038FBC678}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="31B8CC86859C4C5B9EA4ABD3FBC8E6981"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FF717274D95F4A3E80BE363638546CD1"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1CC64561-640B-41A3-A6DC-F0DD0EFC3193}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="FF717274D95F4A3E80BE363638546CD11"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="07A5755EF2AC41D4AADB6DD1F9AA952D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{09E2884C-C516-4F7A-A247-7332C3565010}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="07A5755EF2AC41D4AADB6DD1F9AA952D1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B57B3F7270A44DBDA09E5E37A42D5945"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{AAD586D8-F8A0-4346-B41C-4DD6D9005CD1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="B57B3F7270A44DBDA09E5E37A42D59451"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5DDACC88975641E9A4E7252F4A7B9157"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{164A7332-273E-43F0-A7C0-62BCD2E931F7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="5DDACC88975641E9A4E7252F4A7B91571"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="78891297A8DE455588C8D11917B33127"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{EF867A5E-36F3-4D61-BE93-335B54E07259}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="78891297A8DE455588C8D11917B331271"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4135081C8C3343E3B455EB1021499A2C"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{27889123-862C-43AA-A784-569133C28BA6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="4135081C8C3343E3B455EB1021499A2C1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D19FE2AC58EF4C319577FA0BF288712D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{62A2225F-134C-43F1-B064-D8CCEAF68D42}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="D19FE2AC58EF4C319577FA0BF288712D1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A4C2AE61B81543188A158F1570F4238C"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{CD9E858D-3DDE-430E-888D-4CBD8FE617DF}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="A4C2AE61B81543188A158F1570F4238C1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="42972792FEEA4507947FDCFAF3831A8B"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{84F7C082-6F36-4D6B-8211-A608ED1716A4}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="42972792FEEA4507947FDCFAF3831A8B1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1E3660E7564947BE8641C6990C836109"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{104BDE34-E344-46AC-85E3-2807E66C1FE3}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="1E3660E7564947BE8641C6990C8361091"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FA939DB568D64DC5A199483AE5CF6C6F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{661E95B9-2718-4563-ACFB-754B3852E2DD}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="FA939DB568D64DC5A199483AE5CF6C6F1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="081AE48D823A45CB814EFF752519C66C"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{68D740E7-8071-4D02-B67E-EADE135942C4}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="081AE48D823A45CB814EFF752519C66C1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E7108ACFA36B4EC5921CB2CCB8E85E8A"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D566AABF-03FE-4AE1-A524-27A8AE460A22}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="E7108ACFA36B4EC5921CB2CCB8E85E8A1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DFB4079B7E314131B90CAC4F0614AD78"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{19A426BA-4383-411D-8331-136FDFE0E0A8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="DFB4079B7E314131B90CAC4F0614AD781"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E3A38AF2CA14418892351FFC8B42B70C"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4BA83406-2557-4CD1-B22D-778B6E2CD97C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="E3A38AF2CA14418892351FFC8B42B70C1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0D3858E9B3E8467F98270176FC2150F0"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F3A1D819-8F2A-4C66-8294-0E017DF1FBAD}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="0D3858E9B3E8467F98270176FC2150F01"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7D987E1D05444ADC9D68FDE04F4AB6E9"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B2071A86-E5B1-49F0-A5A4-3047B3D52E61}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="7D987E1D05444ADC9D68FDE04F4AB6E91"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="615849953C184399B70D818D7A884256"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{16AA4447-009F-4058-B0DB-F1B16B1CC4FA}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="615849953C184399B70D818D7A8842561"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C323FDD437174A12B645A370D8381F80"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A940075C-694A-42AE-808E-0B387D39B4E3}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="C323FDD437174A12B645A370D8381F801"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A69BEFB7B7AC481FA29189C4FBDFFC56"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{03506469-0838-4BB7-99B7-39465A45AA78}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="A69BEFB7B7AC481FA29189C4FBDFFC561"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D3090432FA7643A99619AB23370C9C8B"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3B1C12F4-305D-4213-A19D-19C69EC10D08}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="D3090432FA7643A99619AB23370C9C8B1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="97488B86B7544215BB169904F4A00068"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3B4A60AE-613B-4349-9C1B-6793D9CC11D6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="97488B86B7544215BB169904F4A000681"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="AA2E9CAFD14B41B89FCFCDBBF0941A9E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BB2493C7-1AF6-406A-87A4-28C907C7E697}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="AA2E9CAFD14B41B89FCFCDBBF0941A9E1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FA5A2642477C46D1B2AA56A69B2B98C6"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{694EBF26-40EE-4352-B824-C8A373217C1C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="FA5A2642477C46D1B2AA56A69B2B98C61"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5594595E87234A2EA51D88E30450629B"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FAD6C5D9-489D-45F2-9127-04952D12A4AB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="5594595E87234A2EA51D88E30450629B1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2E60BFF80F3B420EBFA0000830E69063"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{870060B6-97CC-4130-8C6F-4A61718BA818}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="2E60BFF80F3B420EBFA0000830E690631"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E64D5E93B29B486085C4085FCE435F11"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{64E4267D-EE51-40E6-AB44-7C11EE7BFC6E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="E64D5E93B29B486085C4085FCE435F111"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="22470036CE9E4A83ADB8C1D18723EA8E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0C0C42F0-4FFC-4881-B096-E6AA99EA62A7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="22470036CE9E4A83ADB8C1D18723EA8E1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8A1A5BF2445243F8B3E660C4B360528E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2B12ED56-F657-4602-B840-80DB4195888E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="8A1A5BF2445243F8B3E660C4B360528E1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6246B62F7B9C4D1CA5109C5615593EB7"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A56BCFEE-80DC-43C2-9EFD-0D347A02CE20}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="6246B62F7B9C4D1CA5109C5615593EB71"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7C4B4F0BF1894B5184CAE239D648B6B1"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DF1B010D-521F-4FEC-8060-96F5D6782464}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="7C4B4F0BF1894B5184CAE239D648B6B11"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DBBDAD91C6F14E199395D9A611FE10DD"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E2B790D1-B0B1-450B-ABD6-B1A2908BE080}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="DBBDAD91C6F14E199395D9A611FE10DD1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A727F08DF8F248CFAF2BED68CA904BDD"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{87689E10-FBC6-46A0-9D7A-F3771F0452FC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="A727F08DF8F248CFAF2BED68CA904BDD1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="63527C70F759462FA884C7C787DEE816"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F6CC0D7F-946D-4254-A58B-B7936A82C7CF}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="63527C70F759462FA884C7C787DEE8161"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B4C45048898A41D2BADD9C27AEF6C7DB"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1C5BF32E-728D-4A36-9C7F-C61F5FE958C6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="B4C45048898A41D2BADD9C27AEF6C7DB1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F100A31DC81E433A9E9A619494467F9E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{71801AAA-35BE-4823-AEB4-EC3D15C4FD1B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="F100A31DC81E433A9E9A619494467F9E1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3C6AC079934845CCAC27079A1A3E300C"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4D7391C9-F7F0-4F84-BA11-A3991F0EF40B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="3C6AC079934845CCAC27079A1A3E300C1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6C246DF750D943AD9829A837995F77C6"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A2189A21-30D8-4871-A518-01217AB02588}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="6C246DF750D943AD9829A837995F77C61"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8333F037760F4551B7971C1FD0A8CC2F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1AA5A0A7-1E61-4DC2-AA31-93B00AB9E3D2}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="8333F037760F4551B7971C1FD0A8CC2F1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DE8F283E8FD5425082C03882D913472E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{AE730187-2E8C-4063-9C53-E9C1AB3F38F0}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="DE8F283E8FD5425082C03882D913472E1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F0C8F13729CF47A3A74A6B32BC7C0D76"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8F25D469-9BA7-440B-BC1B-4C0CFA64399D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="F0C8F13729CF47A3A74A6B32BC7C0D761"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F8E7B007E7FD434090CF40F649192E74"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4576B1B6-130E-415B-B79A-9655DD985596}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="F8E7B007E7FD434090CF40F649192E741"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="297211F989914363ABC09BDF1800920A"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{298B0682-DCC0-49BC-9BF4-D1B1A6A3B3B9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="297211F989914363ABC09BDF1800920A1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="CCF800BA37D04500874AF5DB96499130"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8E3C5401-4346-4E49-A429-5094BF89B18C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="CCF800BA37D04500874AF5DB964991301"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9205283ECC754D4EAC9F52EA09C7B16F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8DBD65A7-0274-4A81-B59F-3C79439EE191}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="9205283ECC754D4EAC9F52EA09C7B16F1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F661D2AB17BC4F718329DEC41A44E71C"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F35E1D6C-E030-4F66-BF63-57B89B0D0045}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="F661D2AB17BC4F718329DEC41A44E71C1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FEEBEA2A24AD44669D6B2C7C615FDE82"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9681BCC3-BCC7-4FB7-BAC3-4357B28C6FD6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="FEEBEA2A24AD44669D6B2C7C615FDE821"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="17DEB91F988B42C583185B767341E6A2"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{247578E2-D87F-4732-8BE8-7A57961DA285}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="17DEB91F988B42C583185B767341E6A21"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4D0EDC1606B74375827405068385F3AB"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4226281E-0B45-4CDF-A3EB-8A4242037632}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="4D0EDC1606B74375827405068385F3AB1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FF96A1181366485684DC42AB032FAB7D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{EE8288BC-1B49-43DA-9B33-E0623EE9510C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="FF96A1181366485684DC42AB032FAB7D1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BB49706F953A47588F6D8E75D8C2C368"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{28460696-84CF-4062-B5D9-9E680A075EB1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="BB49706F953A47588F6D8E75D8C2C3681"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="22661F5E518E4EDABB5657508C8A7270"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1D36A618-20A4-4ACB-97EE-CC1382955DF3}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="22661F5E518E4EDABB5657508C8A72701"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D70B84F9EB744BFCA314BECD386A8099"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A768B6D2-6741-414B-B584-CC5EB88F60B8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="D70B84F9EB744BFCA314BECD386A80991"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8F82C146ED8A4943A2D6F3F227461A7F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5B3E6033-D562-47D7-BE47-12A393DD8C82}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="8F82C146ED8A4943A2D6F3F227461A7F1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BE49FEE98F02426284B8221E9F3F888F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C6E1A1B8-25C7-48A3-A185-4CBE3EC7E87A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="BE49FEE98F02426284B8221E9F3F888F1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2DE705A531C04558A226776E1D7B36B3"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6024B682-D9F4-4E4E-BF90-0ACBC7775356}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="2DE705A531C04558A226776E1D7B36B31"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2DA379CB5BAB43D0A21D8380E9404353"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2941ECB9-EA57-46FD-9511-FD7C5B9D776B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="2DA379CB5BAB43D0A21D8380E94043531"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B4B909A8C1744632971C98AFE7F88C9E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FA83A555-A233-4B38-B292-A5EF06FBA65F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="B4B909A8C1744632971C98AFE7F88C9E1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4C9B42BBA20341B4BF08908A7CEC1F1D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B06F8CC5-B8D2-47D5-A735-E58A12A21BDC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="4C9B42BBA20341B4BF08908A7CEC1F1D1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C55899C00295497281B34D4C6200FD1E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{68672EBB-0D7D-4DFA-9D85-EE831C4B7AFF}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="C55899C00295497281B34D4C6200FD1E1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3DA7E6F28C1146B8A841D936694D6817"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7708A245-E37C-4740-B13B-DDEEF356BCE1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="3DA7E6F28C1146B8A841D936694D68171"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D8D8B8DC53714DD9B77628B68127A626"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5E718174-2B0B-461A-AB56-0294BC45BACD}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="D8D8B8DC53714DD9B77628B68127A6261"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="36D249EEE268422CB07BA7EC4D33AFF8"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F75FDDD9-8DC2-46CD-BA75-98C7CCBB22FF}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="36D249EEE268422CB07BA7EC4D33AFF81"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4492085EA38B44F29018C9A193D9C83E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6168F97B-7094-4B6A-BD46-B157538BA2A8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="4492085EA38B44F29018C9A193D9C83E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A026725956F34B45B96C274FBBB801D7"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4F9699A8-6985-469F-AE30-5FC07B2F76E9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="A026725956F34B45B96C274FBBB801D7"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t>Initial/Name here to electronically sign</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="47124D2DA3024E84A435EB15FCC1F000"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9E11E71C-1C65-4A1A-ACDD-546F07BD495C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004A5BC6" w:rsidRDefault="00386C83" w:rsidP="00386C83">
+          <w:pPr>
+            <w:pStyle w:val="47124D2DA3024E84A435EB15FCC1F000"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E6536A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap to enter a date.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Microsoft JhengHei">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00386C83"/>
+    <w:rsid w:val="00366062"/>
+    <w:rsid w:val="00386C83"/>
+    <w:rsid w:val="004A5BC6"/>
+    <w:rsid w:val="00752067"/>
+    <w:rsid w:val="00994955"/>
+    <w:rsid w:val="00D76A40"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-AU"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00386C83"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="31B8CC86859C4C5B9EA4ABD3FBC8E698">
+    <w:name w:val="31B8CC86859C4C5B9EA4ABD3FBC8E698"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FF717274D95F4A3E80BE363638546CD1">
+    <w:name w:val="FF717274D95F4A3E80BE363638546CD1"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="07A5755EF2AC41D4AADB6DD1F9AA952D">
+    <w:name w:val="07A5755EF2AC41D4AADB6DD1F9AA952D"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B57B3F7270A44DBDA09E5E37A42D5945">
+    <w:name w:val="B57B3F7270A44DBDA09E5E37A42D5945"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5DDACC88975641E9A4E7252F4A7B9157">
+    <w:name w:val="5DDACC88975641E9A4E7252F4A7B9157"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="78891297A8DE455588C8D11917B33127">
+    <w:name w:val="78891297A8DE455588C8D11917B33127"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4135081C8C3343E3B455EB1021499A2C">
+    <w:name w:val="4135081C8C3343E3B455EB1021499A2C"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D19FE2AC58EF4C319577FA0BF288712D">
+    <w:name w:val="D19FE2AC58EF4C319577FA0BF288712D"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A4C2AE61B81543188A158F1570F4238C">
+    <w:name w:val="A4C2AE61B81543188A158F1570F4238C"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="42972792FEEA4507947FDCFAF3831A8B">
+    <w:name w:val="42972792FEEA4507947FDCFAF3831A8B"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E3660E7564947BE8641C6990C836109">
+    <w:name w:val="1E3660E7564947BE8641C6990C836109"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FA939DB568D64DC5A199483AE5CF6C6F">
+    <w:name w:val="FA939DB568D64DC5A199483AE5CF6C6F"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1140B94574CF4BD8A8DA4B9E5075BD83">
+    <w:name w:val="1140B94574CF4BD8A8DA4B9E5075BD83"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="477F9D0A278742ECB4E536B17EC5BEBC">
+    <w:name w:val="477F9D0A278742ECB4E536B17EC5BEBC"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="081AE48D823A45CB814EFF752519C66C">
+    <w:name w:val="081AE48D823A45CB814EFF752519C66C"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E7108ACFA36B4EC5921CB2CCB8E85E8A">
+    <w:name w:val="E7108ACFA36B4EC5921CB2CCB8E85E8A"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DFB4079B7E314131B90CAC4F0614AD78">
+    <w:name w:val="DFB4079B7E314131B90CAC4F0614AD78"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E3A38AF2CA14418892351FFC8B42B70C">
+    <w:name w:val="E3A38AF2CA14418892351FFC8B42B70C"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0D3858E9B3E8467F98270176FC2150F0">
+    <w:name w:val="0D3858E9B3E8467F98270176FC2150F0"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7D987E1D05444ADC9D68FDE04F4AB6E9">
+    <w:name w:val="7D987E1D05444ADC9D68FDE04F4AB6E9"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4D309CD05DEA4B5F8BF580DB5026FC73">
+    <w:name w:val="4D309CD05DEA4B5F8BF580DB5026FC73"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="615849953C184399B70D818D7A884256">
+    <w:name w:val="615849953C184399B70D818D7A884256"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C323FDD437174A12B645A370D8381F80">
+    <w:name w:val="C323FDD437174A12B645A370D8381F80"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A69BEFB7B7AC481FA29189C4FBDFFC56">
+    <w:name w:val="A69BEFB7B7AC481FA29189C4FBDFFC56"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D3090432FA7643A99619AB23370C9C8B">
+    <w:name w:val="D3090432FA7643A99619AB23370C9C8B"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="97488B86B7544215BB169904F4A00068">
+    <w:name w:val="97488B86B7544215BB169904F4A00068"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AA2E9CAFD14B41B89FCFCDBBF0941A9E">
+    <w:name w:val="AA2E9CAFD14B41B89FCFCDBBF0941A9E"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FA5A2642477C46D1B2AA56A69B2B98C6">
+    <w:name w:val="FA5A2642477C46D1B2AA56A69B2B98C6"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5594595E87234A2EA51D88E30450629B">
+    <w:name w:val="5594595E87234A2EA51D88E30450629B"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2E60BFF80F3B420EBFA0000830E69063">
+    <w:name w:val="2E60BFF80F3B420EBFA0000830E69063"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E64D5E93B29B486085C4085FCE435F11">
+    <w:name w:val="E64D5E93B29B486085C4085FCE435F11"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="22470036CE9E4A83ADB8C1D18723EA8E">
+    <w:name w:val="22470036CE9E4A83ADB8C1D18723EA8E"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8A1A5BF2445243F8B3E660C4B360528E">
+    <w:name w:val="8A1A5BF2445243F8B3E660C4B360528E"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6246B62F7B9C4D1CA5109C5615593EB7">
+    <w:name w:val="6246B62F7B9C4D1CA5109C5615593EB7"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7C4B4F0BF1894B5184CAE239D648B6B1">
+    <w:name w:val="7C4B4F0BF1894B5184CAE239D648B6B1"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DBBDAD91C6F14E199395D9A611FE10DD">
+    <w:name w:val="DBBDAD91C6F14E199395D9A611FE10DD"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A727F08DF8F248CFAF2BED68CA904BDD">
+    <w:name w:val="A727F08DF8F248CFAF2BED68CA904BDD"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="63527C70F759462FA884C7C787DEE816">
+    <w:name w:val="63527C70F759462FA884C7C787DEE816"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B4C45048898A41D2BADD9C27AEF6C7DB">
+    <w:name w:val="B4C45048898A41D2BADD9C27AEF6C7DB"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F100A31DC81E433A9E9A619494467F9E">
+    <w:name w:val="F100A31DC81E433A9E9A619494467F9E"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3C6AC079934845CCAC27079A1A3E300C">
+    <w:name w:val="3C6AC079934845CCAC27079A1A3E300C"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6C246DF750D943AD9829A837995F77C6">
+    <w:name w:val="6C246DF750D943AD9829A837995F77C6"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8333F037760F4551B7971C1FD0A8CC2F">
+    <w:name w:val="8333F037760F4551B7971C1FD0A8CC2F"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DE8F283E8FD5425082C03882D913472E">
+    <w:name w:val="DE8F283E8FD5425082C03882D913472E"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F0C8F13729CF47A3A74A6B32BC7C0D76">
+    <w:name w:val="F0C8F13729CF47A3A74A6B32BC7C0D76"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F8E7B007E7FD434090CF40F649192E74">
+    <w:name w:val="F8E7B007E7FD434090CF40F649192E74"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="297211F989914363ABC09BDF1800920A">
+    <w:name w:val="297211F989914363ABC09BDF1800920A"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CCF800BA37D04500874AF5DB96499130">
+    <w:name w:val="CCF800BA37D04500874AF5DB96499130"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9205283ECC754D4EAC9F52EA09C7B16F">
+    <w:name w:val="9205283ECC754D4EAC9F52EA09C7B16F"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F661D2AB17BC4F718329DEC41A44E71C">
+    <w:name w:val="F661D2AB17BC4F718329DEC41A44E71C"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FEEBEA2A24AD44669D6B2C7C615FDE82">
+    <w:name w:val="FEEBEA2A24AD44669D6B2C7C615FDE82"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="17DEB91F988B42C583185B767341E6A2">
+    <w:name w:val="17DEB91F988B42C583185B767341E6A2"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4D0EDC1606B74375827405068385F3AB">
+    <w:name w:val="4D0EDC1606B74375827405068385F3AB"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FF96A1181366485684DC42AB032FAB7D">
+    <w:name w:val="FF96A1181366485684DC42AB032FAB7D"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BB49706F953A47588F6D8E75D8C2C368">
+    <w:name w:val="BB49706F953A47588F6D8E75D8C2C368"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="22661F5E518E4EDABB5657508C8A7270">
+    <w:name w:val="22661F5E518E4EDABB5657508C8A7270"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D70B84F9EB744BFCA314BECD386A8099">
+    <w:name w:val="D70B84F9EB744BFCA314BECD386A8099"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8F82C146ED8A4943A2D6F3F227461A7F">
+    <w:name w:val="8F82C146ED8A4943A2D6F3F227461A7F"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BE49FEE98F02426284B8221E9F3F888F">
+    <w:name w:val="BE49FEE98F02426284B8221E9F3F888F"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2DE705A531C04558A226776E1D7B36B3">
+    <w:name w:val="2DE705A531C04558A226776E1D7B36B3"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2DA379CB5BAB43D0A21D8380E9404353">
+    <w:name w:val="2DA379CB5BAB43D0A21D8380E9404353"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B4B909A8C1744632971C98AFE7F88C9E">
+    <w:name w:val="B4B909A8C1744632971C98AFE7F88C9E"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4C9B42BBA20341B4BF08908A7CEC1F1D">
+    <w:name w:val="4C9B42BBA20341B4BF08908A7CEC1F1D"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C55899C00295497281B34D4C6200FD1E">
+    <w:name w:val="C55899C00295497281B34D4C6200FD1E"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3DA7E6F28C1146B8A841D936694D6817">
+    <w:name w:val="3DA7E6F28C1146B8A841D936694D6817"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D8D8B8DC53714DD9B77628B68127A626">
+    <w:name w:val="D8D8B8DC53714DD9B77628B68127A626"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="36D249EEE268422CB07BA7EC4D33AFF8">
+    <w:name w:val="36D249EEE268422CB07BA7EC4D33AFF8"/>
+    <w:rsid w:val="00386C83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4492085EA38B44F29018C9A193D9C83E">
+    <w:name w:val="4492085EA38B44F29018C9A193D9C83E"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="31B8CC86859C4C5B9EA4ABD3FBC8E6981">
+    <w:name w:val="31B8CC86859C4C5B9EA4ABD3FBC8E6981"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FF717274D95F4A3E80BE363638546CD11">
+    <w:name w:val="FF717274D95F4A3E80BE363638546CD11"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="07A5755EF2AC41D4AADB6DD1F9AA952D1">
+    <w:name w:val="07A5755EF2AC41D4AADB6DD1F9AA952D1"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B57B3F7270A44DBDA09E5E37A42D59451">
+    <w:name w:val="B57B3F7270A44DBDA09E5E37A42D59451"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5DDACC88975641E9A4E7252F4A7B91571">
+    <w:name w:val="5DDACC88975641E9A4E7252F4A7B91571"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="78891297A8DE455588C8D11917B331271">
+    <w:name w:val="78891297A8DE455588C8D11917B331271"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4135081C8C3343E3B455EB1021499A2C1">
+    <w:name w:val="4135081C8C3343E3B455EB1021499A2C1"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D19FE2AC58EF4C319577FA0BF288712D1">
+    <w:name w:val="D19FE2AC58EF4C319577FA0BF288712D1"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A4C2AE61B81543188A158F1570F4238C1">
+    <w:name w:val="A4C2AE61B81543188A158F1570F4238C1"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="42972792FEEA4507947FDCFAF3831A8B1">
+    <w:name w:val="42972792FEEA4507947FDCFAF3831A8B1"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E3660E7564947BE8641C6990C8361091">
+    <w:name w:val="1E3660E7564947BE8641C6990C8361091"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FA939DB568D64DC5A199483AE5CF6C6F1">
+    <w:name w:val="FA939DB568D64DC5A199483AE5CF6C6F1"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D8D8B8DC53714DD9B77628B68127A6261">
+    <w:name w:val="D8D8B8DC53714DD9B77628B68127A6261"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="36D249EEE268422CB07BA7EC4D33AFF81">
+    <w:name w:val="36D249EEE268422CB07BA7EC4D33AFF81"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="081AE48D823A45CB814EFF752519C66C1">
+    <w:name w:val="081AE48D823A45CB814EFF752519C66C1"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E7108ACFA36B4EC5921CB2CCB8E85E8A1">
+    <w:name w:val="E7108ACFA36B4EC5921CB2CCB8E85E8A1"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DFB4079B7E314131B90CAC4F0614AD781">
+    <w:name w:val="DFB4079B7E314131B90CAC4F0614AD781"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E3A38AF2CA14418892351FFC8B42B70C1">
+    <w:name w:val="E3A38AF2CA14418892351FFC8B42B70C1"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0D3858E9B3E8467F98270176FC2150F01">
+    <w:name w:val="0D3858E9B3E8467F98270176FC2150F01"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7D987E1D05444ADC9D68FDE04F4AB6E91">
+    <w:name w:val="7D987E1D05444ADC9D68FDE04F4AB6E91"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="615849953C184399B70D818D7A8842561">
+    <w:name w:val="615849953C184399B70D818D7A8842561"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C323FDD437174A12B645A370D8381F801">
+    <w:name w:val="C323FDD437174A12B645A370D8381F801"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="22661F5E518E4EDABB5657508C8A72701">
+    <w:name w:val="22661F5E518E4EDABB5657508C8A72701"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D70B84F9EB744BFCA314BECD386A80991">
+    <w:name w:val="D70B84F9EB744BFCA314BECD386A80991"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8F82C146ED8A4943A2D6F3F227461A7F1">
+    <w:name w:val="8F82C146ED8A4943A2D6F3F227461A7F1"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BE49FEE98F02426284B8221E9F3F888F1">
+    <w:name w:val="BE49FEE98F02426284B8221E9F3F888F1"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2DE705A531C04558A226776E1D7B36B31">
+    <w:name w:val="2DE705A531C04558A226776E1D7B36B31"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2DA379CB5BAB43D0A21D8380E94043531">
+    <w:name w:val="2DA379CB5BAB43D0A21D8380E94043531"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B4B909A8C1744632971C98AFE7F88C9E1">
+    <w:name w:val="B4B909A8C1744632971C98AFE7F88C9E1"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4C9B42BBA20341B4BF08908A7CEC1F1D1">
+    <w:name w:val="4C9B42BBA20341B4BF08908A7CEC1F1D1"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BB49706F953A47588F6D8E75D8C2C3681">
+    <w:name w:val="BB49706F953A47588F6D8E75D8C2C3681"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C55899C00295497281B34D4C6200FD1E1">
+    <w:name w:val="C55899C00295497281B34D4C6200FD1E1"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3DA7E6F28C1146B8A841D936694D68171">
+    <w:name w:val="3DA7E6F28C1146B8A841D936694D68171"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FF96A1181366485684DC42AB032FAB7D1">
+    <w:name w:val="FF96A1181366485684DC42AB032FAB7D1"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4D0EDC1606B74375827405068385F3AB1">
+    <w:name w:val="4D0EDC1606B74375827405068385F3AB1"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="17DEB91F988B42C583185B767341E6A21">
+    <w:name w:val="17DEB91F988B42C583185B767341E6A21"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FEEBEA2A24AD44669D6B2C7C615FDE821">
+    <w:name w:val="FEEBEA2A24AD44669D6B2C7C615FDE821"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F661D2AB17BC4F718329DEC41A44E71C1">
+    <w:name w:val="F661D2AB17BC4F718329DEC41A44E71C1"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9205283ECC754D4EAC9F52EA09C7B16F1">
+    <w:name w:val="9205283ECC754D4EAC9F52EA09C7B16F1"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="297211F989914363ABC09BDF1800920A1">
+    <w:name w:val="297211F989914363ABC09BDF1800920A1"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CCF800BA37D04500874AF5DB964991301">
+    <w:name w:val="CCF800BA37D04500874AF5DB964991301"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A69BEFB7B7AC481FA29189C4FBDFFC561">
+    <w:name w:val="A69BEFB7B7AC481FA29189C4FBDFFC561"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D3090432FA7643A99619AB23370C9C8B1">
+    <w:name w:val="D3090432FA7643A99619AB23370C9C8B1"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="97488B86B7544215BB169904F4A000681">
+    <w:name w:val="97488B86B7544215BB169904F4A000681"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AA2E9CAFD14B41B89FCFCDBBF0941A9E1">
+    <w:name w:val="AA2E9CAFD14B41B89FCFCDBBF0941A9E1"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FA5A2642477C46D1B2AA56A69B2B98C61">
+    <w:name w:val="FA5A2642477C46D1B2AA56A69B2B98C61"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5594595E87234A2EA51D88E30450629B1">
+    <w:name w:val="5594595E87234A2EA51D88E30450629B1"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2E60BFF80F3B420EBFA0000830E690631">
+    <w:name w:val="2E60BFF80F3B420EBFA0000830E690631"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E64D5E93B29B486085C4085FCE435F111">
+    <w:name w:val="E64D5E93B29B486085C4085FCE435F111"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="22470036CE9E4A83ADB8C1D18723EA8E1">
+    <w:name w:val="22470036CE9E4A83ADB8C1D18723EA8E1"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8A1A5BF2445243F8B3E660C4B360528E1">
+    <w:name w:val="8A1A5BF2445243F8B3E660C4B360528E1"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6246B62F7B9C4D1CA5109C5615593EB71">
+    <w:name w:val="6246B62F7B9C4D1CA5109C5615593EB71"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7C4B4F0BF1894B5184CAE239D648B6B11">
+    <w:name w:val="7C4B4F0BF1894B5184CAE239D648B6B11"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DBBDAD91C6F14E199395D9A611FE10DD1">
+    <w:name w:val="DBBDAD91C6F14E199395D9A611FE10DD1"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A727F08DF8F248CFAF2BED68CA904BDD1">
+    <w:name w:val="A727F08DF8F248CFAF2BED68CA904BDD1"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="63527C70F759462FA884C7C787DEE8161">
+    <w:name w:val="63527C70F759462FA884C7C787DEE8161"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B4C45048898A41D2BADD9C27AEF6C7DB1">
+    <w:name w:val="B4C45048898A41D2BADD9C27AEF6C7DB1"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F100A31DC81E433A9E9A619494467F9E1">
+    <w:name w:val="F100A31DC81E433A9E9A619494467F9E1"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3C6AC079934845CCAC27079A1A3E300C1">
+    <w:name w:val="3C6AC079934845CCAC27079A1A3E300C1"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6C246DF750D943AD9829A837995F77C61">
+    <w:name w:val="6C246DF750D943AD9829A837995F77C61"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8333F037760F4551B7971C1FD0A8CC2F1">
+    <w:name w:val="8333F037760F4551B7971C1FD0A8CC2F1"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DE8F283E8FD5425082C03882D913472E1">
+    <w:name w:val="DE8F283E8FD5425082C03882D913472E1"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F0C8F13729CF47A3A74A6B32BC7C0D761">
+    <w:name w:val="F0C8F13729CF47A3A74A6B32BC7C0D761"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F8E7B007E7FD434090CF40F649192E741">
+    <w:name w:val="F8E7B007E7FD434090CF40F649192E741"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A026725956F34B45B96C274FBBB801D7">
+    <w:name w:val="A026725956F34B45B96C274FBBB801D7"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="47124D2DA3024E84A435EB15FCC1F000">
+    <w:name w:val="47124D2DA3024E84A435EB15FCC1F000"/>
+    <w:rsid w:val="00386C83"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-HK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7miOeRn8WBQ3uMYbHKqSHfuYzP9vtg==">CgMxLjAaDQoBMBIICgYIBTICCAEaMAoBMRIrCikIB0IlChFRdWF0dHJvY2VudG8gU2FucxIQQXJpYWwgVW5pY29kZSBNUxowCgEyEisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjAKATMSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMAoBNBIrCikIB0IlChFRdWF0dHJvY2VudG8gU2FucxIQQXJpYWwgVW5pY29kZSBNUxowCgE1EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjAKATYSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMAoBNxIrCikIB0IlChFRdWF0dHJvY2VudG8gU2FucxIQQXJpYWwgVW5pY29kZSBNUxowCgE4EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjAKATkSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMTASKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMTESKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMTISKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMTMSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMTQSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMTUSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMTYSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMTcSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMTgSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMTkSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMjASKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMjESKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMjISKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMjMSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMjQSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMjUSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMjYSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMjcSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMjgSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMjkSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMzASKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMzESKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMzISKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMzMSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMzQSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMzUSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMzYSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMzcSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMzgSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCMzkSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNDASKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNDESKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNDISKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNDMSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNDQSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNDUSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNDYSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNDcSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNDgSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNDkSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNTASKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNTESKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNTISKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNTMSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNTQSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNTUSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMQoCNTYSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVM4AGotChNzdWdnZXN0LnBxZm1uMWx4ZjA1EhZNYWFub3NocHJhYmh1IFRoaW5hbGFuai4KFHN1Z2dlc3QuMnBwNHVwYTF2eTlmEhZNYWFub3NocHJhYmh1IFRoaW5hbGFuciExOWRINjRveVFuWUxUMlFmSW5BUHQxUGRua3RMdlJRcjI=</go:docsCustomData>
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgkBuvkg+Mf5w1OH5IaICYO+9yIvQ==">CgMxLjAaDQoBMBIICgYIBTICCAEaDQoBMRIICgYIBTICCAEaMAoBMhIrCikIB0IlChFRdWF0dHJvY2VudG8gU2FucxIQQXJpYWwgVW5pY29kZSBNUxowCgEzEisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjAKATQSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMAoBNRIrCikIB0IlChFRdWF0dHJvY2VudG8gU2FucxIQQXJpYWwgVW5pY29kZSBNUxowCgE2EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjAKATcSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMAoBOBIrCikIB0IlChFRdWF0dHJvY2VudG8gU2FucxIQQXJpYWwgVW5pY29kZSBNUxowCgE5EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjEwEisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjExEisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjEyEisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjEzEisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjE0EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjE1EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjE2EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjE3EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjE4EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjE5EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjIwEisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjIxEisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjIyEisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjIzEisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjI0EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjI1EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjI2EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjI3EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjI4EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjI5EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjMwEisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjMxEisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjMyEisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjMzEisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjM0EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjM1EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjM2EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjM3EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjM4EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjM5EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjQwEisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjQxEisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjQyEisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjQzEisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjQ0EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjQ1EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjQ2EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjQ3EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjQ4EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjQ5EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjUwEisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjUxEisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjUyEisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjUzEisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjU0EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjU1EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjU2EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjEKAjU3EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TOAByITFvVXI1SE5paHhlYlloQmxla1o2dkFoWXVkOGRLMFRpNg==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9427B18-89AE-476C-A252-4E2E9D7A0E15}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>8</Pages>
+  <Words>2447</Words>
+  <Characters>13954</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>116</Lines>
+  <Paragraphs>32</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>16369</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
+<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Agnes Cheuk</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+</cp:coreProperties>
+</file>